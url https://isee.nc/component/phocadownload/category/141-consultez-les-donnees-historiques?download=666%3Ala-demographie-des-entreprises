--- v0 (2026-03-10)
+++ v1 (2026-04-29)
@@ -1,84 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\isee.local\public\DOCUMENTS\SCD\4_Publications\1_Site\ECONOMIE ET ENTREPRISES\entreprises-secteurs d'activité\entreprises\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C630BB89-15CF-4CD3-AFB7-CC798BF16D62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FC621EA5-6E7E-45F3-823A-C0B1370AB168}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Trimestriel" sheetId="1" r:id="rId1"/>
     <sheet name="Annuel" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P87" i="2" l="1"/>
+  <c r="BJ111" i="1" l="1"/>
+  <c r="BJ89" i="1"/>
+  <c r="BJ87" i="1"/>
+  <c r="BJ63" i="1"/>
+  <c r="BJ40" i="1"/>
+  <c r="BJ36" i="1"/>
+  <c r="BJ34" i="1"/>
+  <c r="BJ9" i="1"/>
+  <c r="P87" i="2"/>
   <c r="C34" i="2"/>
   <c r="D34" i="2"/>
   <c r="E34" i="2"/>
   <c r="F34" i="2"/>
   <c r="G34" i="2"/>
   <c r="H34" i="2"/>
   <c r="I34" i="2"/>
   <c r="J34" i="2"/>
   <c r="K34" i="2"/>
   <c r="L34" i="2"/>
   <c r="M34" i="2"/>
   <c r="N34" i="2"/>
   <c r="O34" i="2"/>
   <c r="P111" i="2"/>
   <c r="P89" i="2"/>
   <c r="P63" i="2"/>
   <c r="P40" i="2"/>
   <c r="P36" i="2"/>
   <c r="C11" i="2"/>
   <c r="C12" i="2"/>
   <c r="C9" i="2" s="1"/>
   <c r="C13" i="2"/>
   <c r="C14" i="2"/>
   <c r="C15" i="2"/>
   <c r="C16" i="2"/>
@@ -398,53 +406,50 @@
   <c r="AH87" i="1"/>
   <c r="AI87" i="1"/>
   <c r="AJ87" i="1"/>
   <c r="AK87" i="1"/>
   <c r="AL87" i="1"/>
   <c r="AM87" i="1"/>
   <c r="AN87" i="1"/>
   <c r="AO87" i="1"/>
   <c r="AP87" i="1"/>
   <c r="AQ87" i="1"/>
   <c r="AR87" i="1"/>
   <c r="AS87" i="1"/>
   <c r="AT87" i="1"/>
   <c r="AU87" i="1"/>
   <c r="AV87" i="1"/>
   <c r="AW87" i="1"/>
   <c r="AX87" i="1"/>
   <c r="AY87" i="1"/>
   <c r="AZ87" i="1"/>
   <c r="BA87" i="1"/>
   <c r="BB87" i="1"/>
   <c r="BC87" i="1"/>
   <c r="BD87" i="1"/>
   <c r="BE87" i="1"/>
   <c r="BF87" i="1"/>
-  <c r="BG87" i="1"/>
-[...1 lines deleted...]
-  <c r="BI87" i="1"/>
   <c r="C87" i="1"/>
   <c r="C34" i="1"/>
   <c r="D34" i="1"/>
   <c r="E34" i="1"/>
   <c r="F34" i="1"/>
   <c r="G34" i="1"/>
   <c r="H34" i="1"/>
   <c r="I34" i="1"/>
   <c r="J34" i="1"/>
   <c r="K34" i="1"/>
   <c r="L34" i="1"/>
   <c r="M34" i="1"/>
   <c r="N34" i="1"/>
   <c r="O34" i="1"/>
   <c r="P34" i="1"/>
   <c r="Q34" i="1"/>
   <c r="R34" i="1"/>
   <c r="S34" i="1"/>
   <c r="T34" i="1"/>
   <c r="U34" i="1"/>
   <c r="V34" i="1"/>
   <c r="W34" i="1"/>
   <c r="X34" i="1"/>
   <c r="Y34" i="1"/>
   <c r="Z34" i="1"/>
@@ -458,74 +463,73 @@
   <c r="AH34" i="1"/>
   <c r="AI34" i="1"/>
   <c r="AJ34" i="1"/>
   <c r="AK34" i="1"/>
   <c r="AL34" i="1"/>
   <c r="AM34" i="1"/>
   <c r="AN34" i="1"/>
   <c r="AO34" i="1"/>
   <c r="AP34" i="1"/>
   <c r="AQ34" i="1"/>
   <c r="AR34" i="1"/>
   <c r="AS34" i="1"/>
   <c r="AT34" i="1"/>
   <c r="AU34" i="1"/>
   <c r="AV34" i="1"/>
   <c r="AW34" i="1"/>
   <c r="AX34" i="1"/>
   <c r="AY34" i="1"/>
   <c r="AZ34" i="1"/>
   <c r="BA34" i="1"/>
   <c r="BB34" i="1"/>
   <c r="BC34" i="1"/>
   <c r="BD34" i="1"/>
   <c r="BE34" i="1"/>
   <c r="BF34" i="1"/>
-  <c r="BG34" i="1"/>
-[...1 lines deleted...]
-  <c r="BI34" i="1"/>
   <c r="P39" i="2"/>
   <c r="P32" i="2"/>
   <c r="P8" i="2"/>
   <c r="BI36" i="1"/>
   <c r="BI40" i="1"/>
   <c r="BI63" i="1"/>
   <c r="BI89" i="1"/>
   <c r="BI111" i="1"/>
   <c r="BI9" i="1"/>
   <c r="BH111" i="1"/>
   <c r="BH89" i="1"/>
   <c r="BH63" i="1"/>
   <c r="BH40" i="1"/>
   <c r="BH36" i="1"/>
   <c r="BH9" i="1"/>
+  <c r="BI87" i="1" s="1"/>
   <c r="BG111" i="1"/>
   <c r="BG89" i="1"/>
   <c r="BG63" i="1"/>
   <c r="BG40" i="1"/>
   <c r="BG36" i="1"/>
   <c r="BG9" i="1"/>
+  <c r="BH87" i="1" s="1"/>
   <c r="B111" i="2"/>
   <c r="O111" i="2"/>
   <c r="N111" i="2"/>
   <c r="M111" i="2"/>
   <c r="L111" i="2"/>
   <c r="K111" i="2"/>
   <c r="J111" i="2"/>
   <c r="I111" i="2"/>
   <c r="H111" i="2"/>
   <c r="G111" i="2"/>
   <c r="F111" i="2"/>
   <c r="E111" i="2"/>
   <c r="D111" i="2"/>
   <c r="C111" i="2"/>
   <c r="C89" i="2"/>
   <c r="D89" i="2"/>
   <c r="E89" i="2"/>
   <c r="F89" i="2"/>
   <c r="G89" i="2"/>
   <c r="H89" i="2"/>
   <c r="I89" i="2"/>
   <c r="J89" i="2"/>
   <c r="K89" i="2"/>
   <c r="L89" i="2"/>
   <c r="M89" i="2"/>
@@ -552,51 +556,53 @@
   <c r="F40" i="2"/>
   <c r="G40" i="2"/>
   <c r="H40" i="2"/>
   <c r="I40" i="2"/>
   <c r="J40" i="2"/>
   <c r="K40" i="2"/>
   <c r="L40" i="2"/>
   <c r="M40" i="2"/>
   <c r="N40" i="2"/>
   <c r="O40" i="2"/>
   <c r="B40" i="2"/>
   <c r="C36" i="2"/>
   <c r="D36" i="2"/>
   <c r="E36" i="2"/>
   <c r="F36" i="2"/>
   <c r="G36" i="2"/>
   <c r="H36" i="2"/>
   <c r="I36" i="2"/>
   <c r="J36" i="2"/>
   <c r="K36" i="2"/>
   <c r="L36" i="2"/>
   <c r="M36" i="2"/>
   <c r="N36" i="2"/>
   <c r="O36" i="2"/>
   <c r="B36" i="2"/>
-  <c r="C87" i="2" l="1"/>
+  <c r="BI34" i="1" l="1"/>
+  <c r="BH34" i="1"/>
+  <c r="C87" i="2"/>
   <c r="D9" i="2"/>
   <c r="D87" i="2"/>
   <c r="E9" i="2"/>
   <c r="E87" i="2"/>
   <c r="F9" i="2"/>
   <c r="F87" i="2"/>
   <c r="H87" i="2"/>
   <c r="I87" i="2"/>
   <c r="J87" i="2"/>
   <c r="L9" i="2"/>
   <c r="L87" i="2"/>
   <c r="M9" i="2"/>
   <c r="M87" i="2" s="1"/>
   <c r="N9" i="2"/>
   <c r="N87" i="2"/>
   <c r="O9" i="2"/>
   <c r="O87" i="2" s="1"/>
   <c r="D85" i="2"/>
   <c r="E85" i="2" s="1"/>
   <c r="F85" i="2" s="1"/>
   <c r="G85" i="2" s="1"/>
   <c r="H85" i="2" s="1"/>
   <c r="I85" i="2" s="1"/>
   <c r="J85" i="2" s="1"/>
   <c r="K85" i="2" s="1"/>
@@ -933,51 +939,53 @@
   <c r="AN9" i="1"/>
   <c r="AO9" i="1"/>
   <c r="AP9" i="1"/>
   <c r="AQ9" i="1"/>
   <c r="AR9" i="1"/>
   <c r="AS9" i="1"/>
   <c r="AT9" i="1"/>
   <c r="AU9" i="1"/>
   <c r="AV9" i="1"/>
   <c r="AW9" i="1"/>
   <c r="AX9" i="1"/>
   <c r="AY9" i="1"/>
   <c r="AZ9" i="1"/>
   <c r="BA9" i="1"/>
   <c r="BB9" i="1"/>
   <c r="BC9" i="1"/>
   <c r="BD9" i="1"/>
   <c r="BE9" i="1"/>
   <c r="BF9" i="1"/>
   <c r="B9" i="1"/>
   <c r="BF111" i="1"/>
   <c r="B63" i="1"/>
   <c r="BF40" i="1"/>
   <c r="BF89" i="1"/>
   <c r="BF36" i="1"/>
-  <c r="BE36" i="1" l="1"/>
+  <c r="BG87" i="1" l="1"/>
+  <c r="BG34" i="1"/>
+  <c r="BE36" i="1"/>
   <c r="BD36" i="1" l="1"/>
   <c r="BC36" i="1"/>
   <c r="BB36" i="1"/>
   <c r="BA36" i="1"/>
   <c r="AZ36" i="1"/>
   <c r="C8" i="2"/>
   <c r="D8" i="2" s="1"/>
   <c r="E8" i="2" s="1"/>
   <c r="F8" i="2" s="1"/>
   <c r="G8" i="2" s="1"/>
   <c r="H8" i="2" s="1"/>
   <c r="I8" i="2" s="1"/>
   <c r="J8" i="2" s="1"/>
   <c r="K8" i="2" s="1"/>
   <c r="L8" i="2" s="1"/>
   <c r="M8" i="2" s="1"/>
   <c r="N8" i="2" s="1"/>
   <c r="O8" i="2" s="1"/>
   <c r="AZ33" i="1" l="1"/>
   <c r="BA33" i="1"/>
   <c r="AY36" i="1" l="1"/>
   <c r="AY33" i="1" l="1"/>
   <c r="B36" i="1"/>
   <c r="C36" i="1"/>
   <c r="D36" i="1"/>
@@ -1059,51 +1067,51 @@
   <c r="AE33" i="1"/>
   <c r="Y33" i="1"/>
   <c r="S33" i="1"/>
   <c r="M33" i="1"/>
   <c r="G33" i="1"/>
   <c r="AO33" i="1"/>
   <c r="W33" i="1"/>
   <c r="Q33" i="1"/>
   <c r="AH33" i="1"/>
   <c r="P33" i="1"/>
   <c r="AG33" i="1"/>
   <c r="I33" i="1"/>
   <c r="AV33" i="1"/>
   <c r="AP33" i="1"/>
   <c r="AJ33" i="1"/>
   <c r="AD33" i="1"/>
   <c r="X33" i="1"/>
   <c r="R33" i="1"/>
   <c r="L33" i="1"/>
   <c r="F33" i="1"/>
   <c r="B86" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="130">
   <si>
     <t>Source : Isee/Ridet</t>
   </si>
   <si>
     <t>Unités : nombre, %</t>
   </si>
   <si>
     <t>Stock total</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Créations par type</t>
   </si>
   <si>
     <t>Créations par secteur d'activité</t>
   </si>
   <si>
     <t>Cessations par secteur d'activité</t>
   </si>
   <si>
     <t>2011_T1</t>
   </si>
   <si>
@@ -1443,50 +1451,56 @@
     <t>2025_T4</t>
   </si>
   <si>
     <t>Données mises à jour le : 19/02/2026</t>
   </si>
   <si>
     <t>Stock d'entreprises au dernier jour du trimestre</t>
   </si>
   <si>
     <t>Les créations d'entreprises au cours du trimestre</t>
   </si>
   <si>
     <t>Les cessations d'entreprises au cours du trimestre</t>
   </si>
   <si>
     <t>Stock d'entreprises au 1er janvier de chaque année</t>
   </si>
   <si>
     <t>///</t>
   </si>
   <si>
     <t>Les créations d'entreprises en moyenne</t>
   </si>
   <si>
     <t>Les cessations d'entreprises en moyenne</t>
+  </si>
+  <si>
+    <t>2026_T1</t>
+  </si>
+  <si>
+    <t>Données mises à jour le : 16/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#\ ##0;\-#\ ##0;\-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0&quot;  &quot;;#,##0&quot;  &quot;.&quot;  &quot;"/>
   </numFmts>
   <fonts count="46">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2606,66 +2620,66 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BI132"/>
+  <dimension ref="A1:BJ132"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="BF9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="BI9" sqref="BI9"/>
+      <selection pane="bottomRight" activeCell="BJ8" sqref="BJ8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="108.5546875" customWidth="1"/>
-    <col min="60" max="60" width="11.109375" customWidth="1"/>
+    <col min="1" max="1" width="108.5703125" customWidth="1"/>
+    <col min="60" max="60" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="30" customHeight="1">
+    <row r="1" spans="1:62" ht="30" customHeight="1">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
@@ -2684,82 +2698,82 @@
       <c r="AL1" s="6"/>
       <c r="AM1" s="6"/>
       <c r="AN1" s="6"/>
       <c r="AO1" s="6"/>
       <c r="AP1" s="6"/>
       <c r="AQ1" s="6"/>
       <c r="AR1" s="6"/>
       <c r="AS1" s="6"/>
       <c r="AT1" s="6"/>
       <c r="AU1" s="6"/>
       <c r="AV1" s="6"/>
       <c r="AW1" s="6"/>
       <c r="AX1" s="6"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BC1" s="6"/>
       <c r="BD1" s="6"/>
       <c r="BE1" s="6"/>
       <c r="BF1" s="6"/>
       <c r="BG1" s="6"/>
       <c r="BH1" s="6"/>
       <c r="BI1" s="6"/>
     </row>
-    <row r="2" spans="1:61" ht="28.8">
+    <row r="2" spans="1:62" ht="28.5">
       <c r="A2" s="30" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="3" spans="1:61" ht="18.75" customHeight="1">
+    <row r="3" spans="1:62" ht="18.75" customHeight="1">
       <c r="A3" s="7"/>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:62">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:61">
+    <row r="5" spans="1:62">
       <c r="A5" s="9" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="AI5" s="5"/>
       <c r="AQ5" s="5"/>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:62">
       <c r="A6" s="4" t="s">
         <v>114</v>
       </c>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:62">
       <c r="BB7" s="5"/>
     </row>
-    <row r="8" spans="1:61" s="2" customFormat="1" ht="15.6">
+    <row r="8" spans="1:62" s="2" customFormat="1" ht="15.75">
       <c r="A8" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="10" t="s">
@@ -2899,52 +2913,55 @@
       </c>
       <c r="BB8" s="10" t="s">
         <v>63</v>
       </c>
       <c r="BC8" s="10" t="s">
         <v>64</v>
       </c>
       <c r="BD8" s="10" t="s">
         <v>65</v>
       </c>
       <c r="BE8" s="10" t="s">
         <v>66</v>
       </c>
       <c r="BF8" s="10" t="s">
         <v>67</v>
       </c>
       <c r="BG8" s="10" t="s">
         <v>116</v>
       </c>
       <c r="BH8" s="10" t="s">
         <v>117</v>
       </c>
       <c r="BI8" s="10" t="s">
         <v>119</v>
       </c>
+      <c r="BJ8" s="10" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:62">
       <c r="A9" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="13">
         <f>SUM(B10:B29)</f>
         <v>48128</v>
       </c>
       <c r="C9" s="13">
         <f t="shared" ref="C9:BH9" si="0">SUM(C10:C29)</f>
         <v>48889</v>
       </c>
       <c r="D9" s="13">
         <f t="shared" si="0"/>
         <v>49564</v>
       </c>
       <c r="E9" s="13">
         <f t="shared" si="0"/>
         <v>49989</v>
       </c>
       <c r="F9" s="13">
         <f t="shared" si="0"/>
         <v>50369</v>
       </c>
       <c r="G9" s="13">
         <f t="shared" si="0"/>
@@ -3130,66 +3147,70 @@
         <f t="shared" si="0"/>
         <v>62926</v>
       </c>
       <c r="BA9" s="13">
         <f t="shared" si="0"/>
         <v>62723</v>
       </c>
       <c r="BB9" s="13">
         <f t="shared" si="0"/>
         <v>62697</v>
       </c>
       <c r="BC9" s="13">
         <f t="shared" si="0"/>
         <v>61930</v>
       </c>
       <c r="BD9" s="13">
         <f t="shared" si="0"/>
         <v>61602</v>
       </c>
       <c r="BE9" s="13">
         <f t="shared" si="0"/>
         <v>61367</v>
       </c>
       <c r="BF9" s="13">
         <f t="shared" si="0"/>
-        <v>61144</v>
+        <v>61317</v>
       </c>
       <c r="BG9" s="13">
         <f t="shared" si="0"/>
-        <v>61464</v>
+        <v>61622</v>
       </c>
       <c r="BH9" s="13">
         <f t="shared" si="0"/>
-        <v>61817</v>
+        <v>61964</v>
       </c>
       <c r="BI9" s="13">
-        <f t="shared" ref="BI9" si="1">SUM(BI10:BI29)</f>
-        <v>61965</v>
+        <f t="shared" ref="BI9:BJ9" si="1">SUM(BI10:BI29)</f>
+        <v>62080</v>
+      </c>
+      <c r="BJ9" s="13">
+        <f t="shared" si="1"/>
+        <v>62482</v>
       </c>
     </row>
-    <row r="10" spans="1:61" s="19" customFormat="1">
+    <row r="10" spans="1:62" s="19" customFormat="1">
       <c r="A10" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="16">
         <v>5891</v>
       </c>
       <c r="C10" s="16">
         <v>5917</v>
       </c>
       <c r="D10" s="16">
         <v>5927</v>
       </c>
       <c r="E10" s="16">
         <v>5946</v>
       </c>
       <c r="F10" s="16">
         <v>5953</v>
       </c>
       <c r="G10" s="16">
         <v>5970</v>
       </c>
       <c r="H10" s="16">
         <v>5975</v>
       </c>
       <c r="I10" s="16">
@@ -3318,63 +3339,66 @@
       <c r="AX10" s="17">
         <v>7079</v>
       </c>
       <c r="AY10" s="17">
         <v>7082</v>
       </c>
       <c r="AZ10" s="17">
         <v>7101</v>
       </c>
       <c r="BA10" s="17">
         <v>7142</v>
       </c>
       <c r="BB10" s="17">
         <v>7121</v>
       </c>
       <c r="BC10" s="17">
         <v>7090</v>
       </c>
       <c r="BD10" s="17">
         <v>7084</v>
       </c>
       <c r="BE10" s="16">
         <v>7084</v>
       </c>
       <c r="BF10" s="34">
+        <v>7061</v>
+      </c>
+      <c r="BG10" s="34">
+        <v>7076</v>
+      </c>
+      <c r="BH10" s="34">
+        <v>7081</v>
+      </c>
+      <c r="BI10" s="34">
+        <v>7056</v>
+      </c>
+      <c r="BJ10" s="19">
         <v>7072</v>
       </c>
-      <c r="BG10" s="34">
-[...7 lines deleted...]
-      </c>
     </row>
-    <row r="11" spans="1:61" s="19" customFormat="1">
+    <row r="11" spans="1:62" s="19" customFormat="1">
       <c r="A11" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="16">
         <v>86</v>
       </c>
       <c r="C11" s="16">
         <v>86</v>
       </c>
       <c r="D11" s="16">
         <v>88</v>
       </c>
       <c r="E11" s="16">
         <v>88</v>
       </c>
       <c r="F11" s="16">
         <v>87</v>
       </c>
       <c r="G11" s="16">
         <v>86</v>
       </c>
       <c r="H11" s="16">
         <v>87</v>
       </c>
       <c r="I11" s="16">
@@ -3503,63 +3527,66 @@
       <c r="AX11" s="19">
         <v>79</v>
       </c>
       <c r="AY11" s="20">
         <v>78</v>
       </c>
       <c r="AZ11" s="20">
         <v>78</v>
       </c>
       <c r="BA11" s="20">
         <v>74</v>
       </c>
       <c r="BB11" s="20">
         <v>73</v>
       </c>
       <c r="BC11" s="21">
         <v>74</v>
       </c>
       <c r="BD11" s="21">
         <v>73</v>
       </c>
       <c r="BE11" s="16">
         <v>71</v>
       </c>
       <c r="BF11" s="19">
+        <v>70</v>
+      </c>
+      <c r="BG11" s="19">
+        <v>70</v>
+      </c>
+      <c r="BH11" s="19">
+        <v>70</v>
+      </c>
+      <c r="BI11" s="19">
         <v>71</v>
       </c>
-      <c r="BG11" s="19">
+      <c r="BJ11" s="19">
         <v>71</v>
       </c>
-      <c r="BH11" s="19">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="12" spans="1:61" s="19" customFormat="1">
+    <row r="12" spans="1:62" s="19" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="16">
         <v>2242</v>
       </c>
       <c r="C12" s="16">
         <v>2287</v>
       </c>
       <c r="D12" s="16">
         <v>2311</v>
       </c>
       <c r="E12" s="16">
         <v>2310</v>
       </c>
       <c r="F12" s="16">
         <v>2311</v>
       </c>
       <c r="G12" s="16">
         <v>2336</v>
       </c>
       <c r="H12" s="16">
         <v>2331</v>
       </c>
       <c r="I12" s="16">
@@ -3688,63 +3715,66 @@
       <c r="AX12" s="19">
         <v>2896</v>
       </c>
       <c r="AY12" s="20">
         <v>2864</v>
       </c>
       <c r="AZ12" s="20">
         <v>2897</v>
       </c>
       <c r="BA12" s="20">
         <v>2883</v>
       </c>
       <c r="BB12" s="20">
         <v>2858</v>
       </c>
       <c r="BC12" s="21">
         <v>2764</v>
       </c>
       <c r="BD12" s="21">
         <v>2737</v>
       </c>
       <c r="BE12" s="19">
         <v>2742</v>
       </c>
       <c r="BF12" s="34">
-        <v>2717</v>
+        <v>2709</v>
       </c>
       <c r="BG12" s="34">
-        <v>2751</v>
+        <v>2743</v>
       </c>
       <c r="BH12" s="34">
-        <v>2806</v>
+        <v>2795</v>
       </c>
       <c r="BI12" s="34">
-        <v>2829</v>
+        <v>2815</v>
+      </c>
+      <c r="BJ12" s="19">
+        <v>2858</v>
       </c>
     </row>
-    <row r="13" spans="1:61" s="19" customFormat="1">
+    <row r="13" spans="1:62" s="19" customFormat="1">
       <c r="A13" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="16">
         <v>28</v>
       </c>
       <c r="C13" s="16">
         <v>28</v>
       </c>
       <c r="D13" s="16">
         <v>31</v>
       </c>
       <c r="E13" s="16">
         <v>31</v>
       </c>
       <c r="F13" s="16">
         <v>31</v>
       </c>
       <c r="G13" s="16">
         <v>31</v>
       </c>
       <c r="H13" s="16">
         <v>31</v>
       </c>
       <c r="I13" s="16">
@@ -3884,52 +3914,55 @@
       </c>
       <c r="BB13" s="20">
         <v>82</v>
       </c>
       <c r="BC13" s="21">
         <v>82</v>
       </c>
       <c r="BD13" s="21">
         <v>82</v>
       </c>
       <c r="BE13" s="19">
         <v>81</v>
       </c>
       <c r="BF13" s="19">
         <v>81</v>
       </c>
       <c r="BG13" s="19">
         <v>81</v>
       </c>
       <c r="BH13" s="19">
         <v>79</v>
       </c>
       <c r="BI13" s="19">
         <v>78</v>
       </c>
+      <c r="BJ13" s="19">
+        <v>77</v>
+      </c>
     </row>
-    <row r="14" spans="1:61" s="19" customFormat="1">
+    <row r="14" spans="1:62" s="19" customFormat="1">
       <c r="A14" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="16">
         <v>91</v>
       </c>
       <c r="C14" s="16">
         <v>93</v>
       </c>
       <c r="D14" s="16">
         <v>97</v>
       </c>
       <c r="E14" s="16">
         <v>104</v>
       </c>
       <c r="F14" s="16">
         <v>107</v>
       </c>
       <c r="G14" s="16">
         <v>109</v>
       </c>
       <c r="H14" s="16">
         <v>107</v>
       </c>
       <c r="I14" s="16">
@@ -4058,63 +4091,66 @@
       <c r="AX14" s="19">
         <v>145</v>
       </c>
       <c r="AY14" s="20">
         <v>149</v>
       </c>
       <c r="AZ14" s="20">
         <v>148</v>
       </c>
       <c r="BA14" s="20">
         <v>149</v>
       </c>
       <c r="BB14" s="20">
         <v>149</v>
       </c>
       <c r="BC14" s="21">
         <v>147</v>
       </c>
       <c r="BD14" s="21">
         <v>148</v>
       </c>
       <c r="BE14" s="19">
         <v>146</v>
       </c>
       <c r="BF14" s="19">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="BG14" s="19">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="BH14" s="19">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="BI14" s="19">
-        <v>138</v>
+        <v>143</v>
+      </c>
+      <c r="BJ14" s="19">
+        <v>145</v>
       </c>
     </row>
-    <row r="15" spans="1:61" s="19" customFormat="1">
+    <row r="15" spans="1:62" s="19" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="16">
         <v>7064</v>
       </c>
       <c r="C15" s="16">
         <v>7207</v>
       </c>
       <c r="D15" s="16">
         <v>7308</v>
       </c>
       <c r="E15" s="16">
         <v>7372</v>
       </c>
       <c r="F15" s="16">
         <v>7324</v>
       </c>
       <c r="G15" s="16">
         <v>7415</v>
       </c>
       <c r="H15" s="16">
         <v>7487</v>
       </c>
       <c r="I15" s="16">
@@ -4243,63 +4279,66 @@
       <c r="AX15" s="19">
         <v>6631</v>
       </c>
       <c r="AY15" s="20">
         <v>6561</v>
       </c>
       <c r="AZ15" s="20">
         <v>6478</v>
       </c>
       <c r="BA15" s="20">
         <v>6384</v>
       </c>
       <c r="BB15" s="20">
         <v>6262</v>
       </c>
       <c r="BC15" s="21">
         <v>6153</v>
       </c>
       <c r="BD15" s="21">
         <v>6102</v>
       </c>
       <c r="BE15" s="19">
         <v>6034</v>
       </c>
       <c r="BF15" s="34">
-        <v>5913</v>
+        <v>5895</v>
       </c>
       <c r="BG15" s="34">
-        <v>5891</v>
+        <v>5870</v>
       </c>
       <c r="BH15" s="34">
-        <v>5921</v>
+        <v>5899</v>
       </c>
       <c r="BI15" s="34">
-        <v>5910</v>
+        <v>5886</v>
+      </c>
+      <c r="BJ15" s="19">
+        <v>5871</v>
       </c>
     </row>
-    <row r="16" spans="1:61" s="19" customFormat="1">
+    <row r="16" spans="1:62" s="19" customFormat="1">
       <c r="A16" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="16">
         <v>3564</v>
       </c>
       <c r="C16" s="16">
         <v>3614</v>
       </c>
       <c r="D16" s="16">
         <v>3662</v>
       </c>
       <c r="E16" s="16">
         <v>3692</v>
       </c>
       <c r="F16" s="16">
         <v>3662</v>
       </c>
       <c r="G16" s="16">
         <v>3682</v>
       </c>
       <c r="H16" s="16">
         <v>3725</v>
       </c>
       <c r="I16" s="16">
@@ -4428,63 +4467,66 @@
       <c r="AX16" s="19">
         <v>3827</v>
       </c>
       <c r="AY16" s="20">
         <v>3826</v>
       </c>
       <c r="AZ16" s="20">
         <v>3820</v>
       </c>
       <c r="BA16" s="20">
         <v>3776</v>
       </c>
       <c r="BB16" s="20">
         <v>3763</v>
       </c>
       <c r="BC16" s="21">
         <v>3718</v>
       </c>
       <c r="BD16" s="21">
         <v>3700</v>
       </c>
       <c r="BE16" s="19">
         <v>3676</v>
       </c>
       <c r="BF16" s="34">
-        <v>3637</v>
+        <v>3629</v>
       </c>
       <c r="BG16" s="34">
-        <v>3668</v>
+        <v>3660</v>
       </c>
       <c r="BH16" s="34">
-        <v>3723</v>
+        <v>3713</v>
       </c>
       <c r="BI16" s="34">
-        <v>3734</v>
+        <v>3717</v>
+      </c>
+      <c r="BJ16" s="19">
+        <v>3762</v>
       </c>
     </row>
-    <row r="17" spans="1:61" s="19" customFormat="1">
+    <row r="17" spans="1:62" s="19" customFormat="1">
       <c r="A17" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="16">
         <v>1654</v>
       </c>
       <c r="C17" s="16">
         <v>1669</v>
       </c>
       <c r="D17" s="16">
         <v>1684</v>
       </c>
       <c r="E17" s="16">
         <v>1682</v>
       </c>
       <c r="F17" s="16">
         <v>1698</v>
       </c>
       <c r="G17" s="16">
         <v>1705</v>
       </c>
       <c r="H17" s="16">
         <v>1710</v>
       </c>
       <c r="I17" s="16">
@@ -4613,63 +4655,66 @@
       <c r="AX17" s="19">
         <v>1761</v>
       </c>
       <c r="AY17" s="20">
         <v>1762</v>
       </c>
       <c r="AZ17" s="20">
         <v>1748</v>
       </c>
       <c r="BA17" s="20">
         <v>1724</v>
       </c>
       <c r="BB17" s="20">
         <v>1725</v>
       </c>
       <c r="BC17" s="21">
         <v>1692</v>
       </c>
       <c r="BD17" s="21">
         <v>1687</v>
       </c>
       <c r="BE17" s="19">
         <v>1682</v>
       </c>
       <c r="BF17" s="34">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="BG17" s="34">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="BH17" s="34">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="BI17" s="34">
         <v>1700</v>
       </c>
+      <c r="BJ17" s="19">
+        <v>1713</v>
+      </c>
     </row>
-    <row r="18" spans="1:61" s="19" customFormat="1">
+    <row r="18" spans="1:62" s="19" customFormat="1">
       <c r="A18" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="16">
         <v>988</v>
       </c>
       <c r="C18" s="16">
         <v>1007</v>
       </c>
       <c r="D18" s="16">
         <v>1020</v>
       </c>
       <c r="E18" s="16">
         <v>1028</v>
       </c>
       <c r="F18" s="16">
         <v>1034</v>
       </c>
       <c r="G18" s="16">
         <v>1058</v>
       </c>
       <c r="H18" s="16">
         <v>1073</v>
       </c>
       <c r="I18" s="16">
@@ -4798,63 +4843,66 @@
       <c r="AX18" s="17">
         <v>1245</v>
       </c>
       <c r="AY18" s="17">
         <v>1257</v>
       </c>
       <c r="AZ18" s="17">
         <v>1248</v>
       </c>
       <c r="BA18" s="17">
         <v>1253</v>
       </c>
       <c r="BB18" s="17">
         <v>1249</v>
       </c>
       <c r="BC18" s="17">
         <v>1230</v>
       </c>
       <c r="BD18" s="17">
         <v>1239</v>
       </c>
       <c r="BE18" s="16">
         <v>1239</v>
       </c>
       <c r="BF18" s="34">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="BG18" s="34">
         <v>1252</v>
       </c>
       <c r="BH18" s="34">
         <v>1258</v>
       </c>
       <c r="BI18" s="34">
-        <v>1274</v>
+        <v>1273</v>
+      </c>
+      <c r="BJ18" s="19">
+        <v>1282</v>
       </c>
     </row>
-    <row r="19" spans="1:61" s="19" customFormat="1">
+    <row r="19" spans="1:62" s="19" customFormat="1">
       <c r="A19" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="16">
         <v>448</v>
       </c>
       <c r="C19" s="16">
         <v>465</v>
       </c>
       <c r="D19" s="16">
         <v>472</v>
       </c>
       <c r="E19" s="16">
         <v>474</v>
       </c>
       <c r="F19" s="16">
         <v>469</v>
       </c>
       <c r="G19" s="16">
         <v>473</v>
       </c>
       <c r="H19" s="16">
         <v>474</v>
       </c>
       <c r="I19" s="16">
@@ -4983,63 +5031,66 @@
       <c r="AX19" s="19">
         <v>641</v>
       </c>
       <c r="AY19" s="20">
         <v>648</v>
       </c>
       <c r="AZ19" s="20">
         <v>650</v>
       </c>
       <c r="BA19" s="20">
         <v>649</v>
       </c>
       <c r="BB19" s="20">
         <v>659</v>
       </c>
       <c r="BC19" s="21">
         <v>651</v>
       </c>
       <c r="BD19" s="21">
         <v>641</v>
       </c>
       <c r="BE19" s="16">
         <v>629</v>
       </c>
       <c r="BF19" s="19">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="BG19" s="19">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="BH19" s="19">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="BI19" s="19">
-        <v>636</v>
+        <v>635</v>
+      </c>
+      <c r="BJ19" s="19">
+        <v>662</v>
       </c>
     </row>
-    <row r="20" spans="1:61" s="19" customFormat="1">
+    <row r="20" spans="1:62" s="19" customFormat="1">
       <c r="A20" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="16">
         <v>712</v>
       </c>
       <c r="C20" s="16">
         <v>730</v>
       </c>
       <c r="D20" s="16">
         <v>737</v>
       </c>
       <c r="E20" s="16">
         <v>742</v>
       </c>
       <c r="F20" s="16">
         <v>752</v>
       </c>
       <c r="G20" s="16">
         <v>753</v>
       </c>
       <c r="H20" s="16">
         <v>778</v>
       </c>
       <c r="I20" s="16">
@@ -5168,63 +5219,66 @@
       <c r="AX20" s="19">
         <v>1166</v>
       </c>
       <c r="AY20" s="20">
         <v>1191</v>
       </c>
       <c r="AZ20" s="20">
         <v>1210</v>
       </c>
       <c r="BA20" s="20">
         <v>1240</v>
       </c>
       <c r="BB20" s="20">
         <v>1265</v>
       </c>
       <c r="BC20" s="21">
         <v>1271</v>
       </c>
       <c r="BD20" s="21">
         <v>1255</v>
       </c>
       <c r="BE20" s="19">
         <v>1255</v>
       </c>
       <c r="BF20" s="34">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="BG20" s="34">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="BH20" s="34">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="BI20" s="34">
-        <v>1277</v>
+        <v>1282</v>
+      </c>
+      <c r="BJ20" s="19">
+        <v>1300</v>
       </c>
     </row>
-    <row r="21" spans="1:61" s="19" customFormat="1">
+    <row r="21" spans="1:62" s="19" customFormat="1">
       <c r="A21" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="16">
         <v>6840</v>
       </c>
       <c r="C21" s="16">
         <v>6950</v>
       </c>
       <c r="D21" s="16">
         <v>7113</v>
       </c>
       <c r="E21" s="16">
         <v>7254</v>
       </c>
       <c r="F21" s="16">
         <v>7388</v>
       </c>
       <c r="G21" s="16">
         <v>7488</v>
       </c>
       <c r="H21" s="16">
         <v>7568</v>
       </c>
       <c r="I21" s="16">
@@ -5353,63 +5407,66 @@
       <c r="AX21" s="19">
         <v>11110</v>
       </c>
       <c r="AY21" s="20">
         <v>11186</v>
       </c>
       <c r="AZ21" s="20">
         <v>11249</v>
       </c>
       <c r="BA21" s="20">
         <v>11284</v>
       </c>
       <c r="BB21" s="20">
         <v>11348</v>
       </c>
       <c r="BC21" s="21">
         <v>11359</v>
       </c>
       <c r="BD21" s="21">
         <v>11352</v>
       </c>
       <c r="BE21" s="19">
         <v>11325</v>
       </c>
       <c r="BF21" s="34">
-        <v>11339</v>
+        <v>11346</v>
       </c>
       <c r="BG21" s="34">
-        <v>11349</v>
+        <v>11359</v>
       </c>
       <c r="BH21" s="34">
-        <v>11379</v>
+        <v>11389</v>
       </c>
       <c r="BI21" s="34">
-        <v>11377</v>
+        <v>11387</v>
+      </c>
+      <c r="BJ21" s="19">
+        <v>11412</v>
       </c>
     </row>
-    <row r="22" spans="1:61" s="19" customFormat="1">
+    <row r="22" spans="1:62" s="19" customFormat="1">
       <c r="A22" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="16">
         <v>1723</v>
       </c>
       <c r="C22" s="16">
         <v>1768</v>
       </c>
       <c r="D22" s="16">
         <v>1788</v>
       </c>
       <c r="E22" s="16">
         <v>1777</v>
       </c>
       <c r="F22" s="16">
         <v>1805</v>
       </c>
       <c r="G22" s="16">
         <v>1835</v>
       </c>
       <c r="H22" s="16">
         <v>1872</v>
       </c>
       <c r="I22" s="16">
@@ -5538,63 +5595,66 @@
       <c r="AX22" s="19">
         <v>2040</v>
       </c>
       <c r="AY22" s="20">
         <v>2051</v>
       </c>
       <c r="AZ22" s="20">
         <v>2051</v>
       </c>
       <c r="BA22" s="20">
         <v>2011</v>
       </c>
       <c r="BB22" s="20">
         <v>2002</v>
       </c>
       <c r="BC22" s="21">
         <v>1952</v>
       </c>
       <c r="BD22" s="21">
         <v>1924</v>
       </c>
       <c r="BE22" s="19">
         <v>1871</v>
       </c>
       <c r="BF22" s="34">
-        <v>1856</v>
+        <v>1866</v>
       </c>
       <c r="BG22" s="34">
-        <v>1874</v>
+        <v>1884</v>
       </c>
       <c r="BH22" s="34">
-        <v>1880</v>
+        <v>1889</v>
       </c>
       <c r="BI22" s="34">
-        <v>1862</v>
+        <v>1867</v>
+      </c>
+      <c r="BJ22" s="19">
+        <v>1893</v>
       </c>
     </row>
-    <row r="23" spans="1:61" s="19" customFormat="1">
+    <row r="23" spans="1:62" s="19" customFormat="1">
       <c r="A23" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="16">
         <v>2727</v>
       </c>
       <c r="C23" s="16">
         <v>2790</v>
       </c>
       <c r="D23" s="16">
         <v>2912</v>
       </c>
       <c r="E23" s="16">
         <v>2979</v>
       </c>
       <c r="F23" s="16">
         <v>3012</v>
       </c>
       <c r="G23" s="16">
         <v>3054</v>
       </c>
       <c r="H23" s="16">
         <v>3088</v>
       </c>
       <c r="I23" s="16">
@@ -5723,63 +5783,66 @@
       <c r="AX23" s="17">
         <v>4378</v>
       </c>
       <c r="AY23" s="17">
         <v>4409</v>
       </c>
       <c r="AZ23" s="17">
         <v>4396</v>
       </c>
       <c r="BA23" s="17">
         <v>4351</v>
       </c>
       <c r="BB23" s="17">
         <v>4275</v>
       </c>
       <c r="BC23" s="17">
         <v>4112</v>
       </c>
       <c r="BD23" s="17">
         <v>4095</v>
       </c>
       <c r="BE23" s="16">
         <v>4088</v>
       </c>
       <c r="BF23" s="34">
-        <v>4040</v>
+        <v>4030</v>
       </c>
       <c r="BG23" s="34">
-        <v>4114</v>
+        <v>4098</v>
       </c>
       <c r="BH23" s="34">
-        <v>4145</v>
+        <v>4127</v>
       </c>
       <c r="BI23" s="34">
-        <v>4207</v>
+        <v>4181</v>
+      </c>
+      <c r="BJ23" s="19">
+        <v>4272</v>
       </c>
     </row>
-    <row r="24" spans="1:61" s="19" customFormat="1">
+    <row r="24" spans="1:62" s="19" customFormat="1">
       <c r="A24" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="16">
         <v>9</v>
       </c>
       <c r="C24" s="16">
         <v>9</v>
       </c>
       <c r="D24" s="16">
         <v>9</v>
       </c>
       <c r="E24" s="16">
         <v>9</v>
       </c>
       <c r="F24" s="16">
         <v>9</v>
       </c>
       <c r="G24" s="16">
         <v>9</v>
       </c>
       <c r="H24" s="16">
         <v>9</v>
       </c>
       <c r="I24" s="16">
@@ -5908,63 +5971,66 @@
       <c r="AX24" s="19">
         <v>9</v>
       </c>
       <c r="AY24" s="20">
         <v>9</v>
       </c>
       <c r="AZ24" s="20">
         <v>9</v>
       </c>
       <c r="BA24" s="20">
         <v>9</v>
       </c>
       <c r="BB24" s="20">
         <v>9</v>
       </c>
       <c r="BC24" s="21">
         <v>9</v>
       </c>
       <c r="BD24" s="21">
         <v>9</v>
       </c>
       <c r="BE24" s="16">
         <v>9</v>
       </c>
       <c r="BF24" s="19">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="BG24" s="19">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="BH24" s="19">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="BI24" s="19">
-        <v>9</v>
+        <v>111</v>
+      </c>
+      <c r="BJ24" s="19">
+        <v>111</v>
       </c>
     </row>
-    <row r="25" spans="1:61" s="19" customFormat="1">
+    <row r="25" spans="1:62" s="19" customFormat="1">
       <c r="A25" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="16">
         <v>1018</v>
       </c>
       <c r="C25" s="16">
         <v>1044</v>
       </c>
       <c r="D25" s="16">
         <v>1056</v>
       </c>
       <c r="E25" s="16">
         <v>1049</v>
       </c>
       <c r="F25" s="16">
         <v>1080</v>
       </c>
       <c r="G25" s="16">
         <v>1118</v>
       </c>
       <c r="H25" s="16">
         <v>1118</v>
       </c>
       <c r="I25" s="16">
@@ -6093,63 +6159,66 @@
       <c r="AX25" s="19">
         <v>1333</v>
       </c>
       <c r="AY25" s="20">
         <v>1334</v>
       </c>
       <c r="AZ25" s="20">
         <v>1331</v>
       </c>
       <c r="BA25" s="20">
         <v>1284</v>
       </c>
       <c r="BB25" s="20">
         <v>1296</v>
       </c>
       <c r="BC25" s="21">
         <v>1254</v>
       </c>
       <c r="BD25" s="21">
         <v>1235</v>
       </c>
       <c r="BE25" s="19">
         <v>1206</v>
       </c>
       <c r="BF25" s="34">
-        <v>1191</v>
+        <v>1243</v>
       </c>
       <c r="BG25" s="34">
-        <v>1199</v>
+        <v>1251</v>
       </c>
       <c r="BH25" s="34">
-        <v>1209</v>
+        <v>1261</v>
       </c>
       <c r="BI25" s="34">
-        <v>1199</v>
+        <v>1250</v>
+      </c>
+      <c r="BJ25" s="19">
+        <v>1274</v>
       </c>
     </row>
-    <row r="26" spans="1:61" s="19" customFormat="1">
+    <row r="26" spans="1:62" s="19" customFormat="1">
       <c r="A26" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="16">
         <v>1948</v>
       </c>
       <c r="C26" s="16">
         <v>1962</v>
       </c>
       <c r="D26" s="16">
         <v>1956</v>
       </c>
       <c r="E26" s="16">
         <v>1979</v>
       </c>
       <c r="F26" s="16">
         <v>2006</v>
       </c>
       <c r="G26" s="16">
         <v>1998</v>
       </c>
       <c r="H26" s="16">
         <v>2000</v>
       </c>
       <c r="I26" s="16">
@@ -6278,63 +6347,66 @@
       <c r="AX26" s="19">
         <v>2676</v>
       </c>
       <c r="AY26" s="20">
         <v>2672</v>
       </c>
       <c r="AZ26" s="20">
         <v>2676</v>
       </c>
       <c r="BA26" s="20">
         <v>2649</v>
       </c>
       <c r="BB26" s="20">
         <v>2704</v>
       </c>
       <c r="BC26" s="21">
         <v>2576</v>
       </c>
       <c r="BD26" s="21">
         <v>2462</v>
       </c>
       <c r="BE26" s="19">
         <v>2424</v>
       </c>
       <c r="BF26" s="34">
-        <v>2430</v>
+        <v>2459</v>
       </c>
       <c r="BG26" s="34">
-        <v>2451</v>
+        <v>2479</v>
       </c>
       <c r="BH26" s="34">
-        <v>2460</v>
+        <v>2487</v>
       </c>
       <c r="BI26" s="34">
-        <v>2489</v>
+        <v>2510</v>
+      </c>
+      <c r="BJ26" s="19">
+        <v>2552</v>
       </c>
     </row>
-    <row r="27" spans="1:61" s="19" customFormat="1">
+    <row r="27" spans="1:62" s="19" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="16">
         <v>2858</v>
       </c>
       <c r="C27" s="16">
         <v>2896</v>
       </c>
       <c r="D27" s="16">
         <v>2921</v>
       </c>
       <c r="E27" s="16">
         <v>2923</v>
       </c>
       <c r="F27" s="16">
         <v>2966</v>
       </c>
       <c r="G27" s="16">
         <v>2999</v>
       </c>
       <c r="H27" s="16">
         <v>3006</v>
       </c>
       <c r="I27" s="16">
@@ -6463,63 +6535,66 @@
       <c r="AX27" s="19">
         <v>3675</v>
       </c>
       <c r="AY27" s="20">
         <v>3682</v>
       </c>
       <c r="AZ27" s="20">
         <v>3691</v>
       </c>
       <c r="BA27" s="20">
         <v>3688</v>
       </c>
       <c r="BB27" s="20">
         <v>3696</v>
       </c>
       <c r="BC27" s="21">
         <v>3653</v>
       </c>
       <c r="BD27" s="21">
         <v>3621</v>
       </c>
       <c r="BE27" s="19">
         <v>3620</v>
       </c>
       <c r="BF27" s="34">
-        <v>3613</v>
+        <v>3624</v>
       </c>
       <c r="BG27" s="34">
-        <v>3642</v>
+        <v>3654</v>
       </c>
       <c r="BH27" s="34">
-        <v>3656</v>
+        <v>3668</v>
       </c>
       <c r="BI27" s="34">
-        <v>3672</v>
+        <v>3681</v>
+      </c>
+      <c r="BJ27" s="19">
+        <v>3690</v>
       </c>
     </row>
-    <row r="28" spans="1:61" s="19" customFormat="1">
+    <row r="28" spans="1:62" s="19" customFormat="1">
       <c r="A28" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="16">
         <v>8222</v>
       </c>
       <c r="C28" s="16">
         <v>8352</v>
       </c>
       <c r="D28" s="16">
         <v>8457</v>
       </c>
       <c r="E28" s="16">
         <v>8534</v>
       </c>
       <c r="F28" s="16">
         <v>8659</v>
       </c>
       <c r="G28" s="16">
         <v>8768</v>
       </c>
       <c r="H28" s="16">
         <v>8855</v>
       </c>
       <c r="I28" s="16">
@@ -6648,63 +6723,66 @@
       <c r="AX28" s="19">
         <v>11940</v>
       </c>
       <c r="AY28" s="20">
         <v>11982</v>
       </c>
       <c r="AZ28" s="20">
         <v>12048</v>
       </c>
       <c r="BA28" s="20">
         <v>12076</v>
       </c>
       <c r="BB28" s="20">
         <v>12144</v>
       </c>
       <c r="BC28" s="21">
         <v>12126</v>
       </c>
       <c r="BD28" s="21">
         <v>12139</v>
       </c>
       <c r="BE28" s="19">
         <v>12168</v>
       </c>
       <c r="BF28" s="34">
-        <v>12257</v>
+        <v>12258</v>
       </c>
       <c r="BG28" s="34">
-        <v>12315</v>
+        <v>12313</v>
       </c>
       <c r="BH28" s="34">
-        <v>12372</v>
+        <v>12375</v>
       </c>
       <c r="BI28" s="34">
-        <v>12407</v>
+        <v>12420</v>
+      </c>
+      <c r="BJ28" s="19">
+        <v>12448</v>
       </c>
     </row>
-    <row r="29" spans="1:61" s="19" customFormat="1">
+    <row r="29" spans="1:62" s="19" customFormat="1">
       <c r="A29" s="16" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="16">
         <v>15</v>
       </c>
       <c r="C29" s="16">
         <v>15</v>
       </c>
       <c r="D29" s="16">
         <v>15</v>
       </c>
       <c r="E29" s="16">
         <v>16</v>
       </c>
       <c r="F29" s="16">
         <v>16</v>
       </c>
       <c r="G29" s="16">
         <v>16</v>
       </c>
       <c r="H29" s="16">
         <v>16</v>
       </c>
       <c r="I29" s="16">
@@ -6844,52 +6922,55 @@
       </c>
       <c r="BB29" s="20">
         <v>17</v>
       </c>
       <c r="BC29" s="21">
         <v>17</v>
       </c>
       <c r="BD29" s="21">
         <v>17</v>
       </c>
       <c r="BE29" s="19">
         <v>17</v>
       </c>
       <c r="BF29" s="24">
         <v>17</v>
       </c>
       <c r="BG29" s="24">
         <v>17</v>
       </c>
       <c r="BH29" s="24">
         <v>17</v>
       </c>
       <c r="BI29" s="24">
         <v>17</v>
       </c>
+      <c r="BJ29" s="24">
+        <v>17</v>
+      </c>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:62">
       <c r="A30" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
@@ -6906,51 +6987,51 @@
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
       <c r="AP30" s="1"/>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1"/>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
       <c r="AW30" s="1"/>
       <c r="AX30" s="1"/>
       <c r="AY30" s="1"/>
       <c r="AZ30" s="1"/>
       <c r="BA30" s="1"/>
       <c r="BB30" s="1"/>
       <c r="BC30" s="1"/>
       <c r="BD30" s="1"/>
       <c r="BE30" s="1"/>
     </row>
-    <row r="32" spans="1:61" s="2" customFormat="1" ht="15.6">
+    <row r="32" spans="1:62" s="2" customFormat="1" ht="15.75">
       <c r="A32" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="10" t="s">
@@ -7090,52 +7171,55 @@
       </c>
       <c r="BB32" s="10" t="s">
         <v>63</v>
       </c>
       <c r="BC32" s="10" t="s">
         <v>64</v>
       </c>
       <c r="BD32" s="10" t="s">
         <v>65</v>
       </c>
       <c r="BE32" s="10" t="s">
         <v>66</v>
       </c>
       <c r="BF32" s="10" t="s">
         <v>67</v>
       </c>
       <c r="BG32" s="10" t="s">
         <v>116</v>
       </c>
       <c r="BH32" s="10" t="s">
         <v>117</v>
       </c>
       <c r="BI32" s="10" t="s">
         <v>119</v>
       </c>
+      <c r="BJ32" s="10" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="33" spans="1:61">
+    <row r="33" spans="1:62">
       <c r="A33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="13">
         <f>B36</f>
         <v>1968</v>
       </c>
       <c r="C33" s="13">
         <f t="shared" ref="C33:BA33" si="2">C36</f>
         <v>1865</v>
       </c>
       <c r="D33" s="13">
         <f t="shared" si="2"/>
         <v>1783</v>
       </c>
       <c r="E33" s="13">
         <f t="shared" si="2"/>
         <v>1764</v>
       </c>
       <c r="F33" s="13">
         <f t="shared" si="2"/>
         <v>2020</v>
       </c>
       <c r="G33" s="13">
         <f t="shared" si="2"/>
@@ -7325,54 +7409,57 @@
         <f t="shared" si="2"/>
         <v>1231</v>
       </c>
       <c r="BB33" s="13">
         <v>1447</v>
       </c>
       <c r="BC33" s="13">
         <v>681</v>
       </c>
       <c r="BD33" s="13">
         <v>830</v>
       </c>
       <c r="BE33" s="13">
         <v>962</v>
       </c>
       <c r="BF33" s="13">
         <v>1194</v>
       </c>
       <c r="BG33" s="13">
         <v>1190</v>
       </c>
       <c r="BH33" s="13">
         <v>1250</v>
       </c>
       <c r="BI33" s="13">
-        <v>1251</v>
+        <v>1120</v>
+      </c>
+      <c r="BJ33" s="13">
+        <v>1244</v>
       </c>
     </row>
-    <row r="34" spans="1:61">
+    <row r="34" spans="1:62">
       <c r="A34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C34" s="14">
         <f t="shared" ref="C34" si="3">C33/B9*100</f>
         <v>3.8750831117021276</v>
       </c>
       <c r="D34" s="14">
         <f t="shared" ref="D34" si="4">D33/C9*100</f>
         <v>3.647037165824623</v>
       </c>
       <c r="E34" s="14">
         <f t="shared" ref="E34" si="5">E33/D9*100</f>
         <v>3.5590347833104672</v>
       </c>
       <c r="F34" s="14">
         <f t="shared" ref="F34" si="6">F33/E9*100</f>
         <v>4.0408889955790279</v>
       </c>
       <c r="G34" s="14">
         <f t="shared" ref="G34" si="7">G33/F9*100</f>
         <v>3.4286962218825074</v>
@@ -7561,62 +7648,66 @@
         <f t="shared" ref="BA34" si="53">BA33/AZ9*100</f>
         <v>1.9562660903283222</v>
       </c>
       <c r="BB34" s="14">
         <f t="shared" ref="BB34" si="54">BB33/BA9*100</f>
         <v>2.306968735551552</v>
       </c>
       <c r="BC34" s="14">
         <f t="shared" ref="BC34" si="55">BC33/BB9*100</f>
         <v>1.0861763720752189</v>
       </c>
       <c r="BD34" s="14">
         <f t="shared" ref="BD34" si="56">BD33/BC9*100</f>
         <v>1.340222832229937</v>
       </c>
       <c r="BE34" s="14">
         <f t="shared" ref="BE34" si="57">BE33/BD9*100</f>
         <v>1.5616376091685333</v>
       </c>
       <c r="BF34" s="14">
         <f t="shared" ref="BF34:BH34" si="58">BF33/BE9*100</f>
         <v>1.9456711261753059</v>
       </c>
       <c r="BG34" s="14">
         <f t="shared" si="58"/>
-        <v>1.9462253041999216</v>
+        <v>1.9407342172643802</v>
       </c>
       <c r="BH34" s="14">
         <f t="shared" si="58"/>
-        <v>2.0337107900559674</v>
+        <v>2.0284963162506897</v>
       </c>
       <c r="BI34" s="14">
         <f>BI33/BH9*100</f>
-        <v>2.0237151592603975</v>
+        <v>1.807501129688206</v>
+      </c>
+      <c r="BJ34" s="14">
+        <f>BJ33/BI9*100</f>
+        <v>2.0038659793814433</v>
       </c>
     </row>
-    <row r="36" spans="1:61" s="28" customFormat="1" ht="15.6">
+    <row r="36" spans="1:62" s="28" customFormat="1" ht="15.75">
       <c r="A36" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="27">
         <f t="shared" ref="B36:AG36" si="59">SUM(B37:B38)</f>
         <v>1968</v>
       </c>
       <c r="C36" s="27">
         <f t="shared" si="59"/>
         <v>1865</v>
       </c>
       <c r="D36" s="27">
         <f t="shared" si="59"/>
         <v>1783</v>
       </c>
       <c r="E36" s="27">
         <f t="shared" si="59"/>
         <v>1764</v>
       </c>
       <c r="F36" s="27">
         <f t="shared" si="59"/>
         <v>2020</v>
       </c>
       <c r="G36" s="27">
         <f t="shared" si="59"/>
@@ -7813,55 +7904,59 @@
       <c r="BC36" s="27">
         <f t="shared" si="60"/>
         <v>681</v>
       </c>
       <c r="BD36" s="27">
         <f t="shared" si="60"/>
         <v>830</v>
       </c>
       <c r="BE36" s="27">
         <f t="shared" si="60"/>
         <v>962</v>
       </c>
       <c r="BF36" s="27">
         <f t="shared" si="60"/>
         <v>1194</v>
       </c>
       <c r="BG36" s="27">
         <f t="shared" si="60"/>
         <v>1190</v>
       </c>
       <c r="BH36" s="27">
         <f t="shared" si="60"/>
         <v>1250</v>
       </c>
       <c r="BI36" s="27">
-        <f t="shared" ref="BI36" si="61">SUM(BI37:BI38)</f>
+        <f t="shared" ref="BI36:BJ36" si="61">SUM(BI37:BI38)</f>
         <v>1120</v>
       </c>
+      <c r="BJ36" s="27">
+        <f t="shared" si="61"/>
+        <v>1244</v>
+      </c>
     </row>
-    <row r="37" spans="1:61" s="19" customFormat="1">
+    <row r="37" spans="1:62" s="19" customFormat="1">
       <c r="A37" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="16">
         <v>1440</v>
       </c>
       <c r="C37" s="16">
         <v>1385</v>
       </c>
       <c r="D37" s="16">
         <v>1333</v>
       </c>
       <c r="E37" s="16">
         <v>1314</v>
       </c>
       <c r="F37" s="16">
         <v>1507</v>
       </c>
       <c r="G37" s="16">
         <v>1271</v>
       </c>
       <c r="H37" s="16">
         <v>1262</v>
       </c>
       <c r="I37" s="16">
@@ -8001,52 +8096,55 @@
       </c>
       <c r="BB37" s="19">
         <v>983</v>
       </c>
       <c r="BC37" s="16">
         <v>433</v>
       </c>
       <c r="BD37" s="16">
         <v>505</v>
       </c>
       <c r="BE37" s="19">
         <v>551</v>
       </c>
       <c r="BF37" s="19">
         <v>714</v>
       </c>
       <c r="BG37" s="19">
         <v>715</v>
       </c>
       <c r="BH37" s="19">
         <v>740</v>
       </c>
       <c r="BI37" s="19">
         <v>723</v>
       </c>
+      <c r="BJ37" s="19">
+        <v>777</v>
+      </c>
     </row>
-    <row r="38" spans="1:61" s="19" customFormat="1">
+    <row r="38" spans="1:62" s="19" customFormat="1">
       <c r="A38" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="16">
         <v>528</v>
       </c>
       <c r="C38" s="16">
         <v>480</v>
       </c>
       <c r="D38" s="16">
         <v>450</v>
       </c>
       <c r="E38" s="16">
         <v>450</v>
       </c>
       <c r="F38" s="16">
         <v>513</v>
       </c>
       <c r="G38" s="16">
         <v>456</v>
       </c>
       <c r="H38" s="16">
         <v>463</v>
       </c>
       <c r="I38" s="16">
@@ -8186,52 +8284,55 @@
       </c>
       <c r="BB38" s="19">
         <v>464</v>
       </c>
       <c r="BC38" s="16">
         <v>248</v>
       </c>
       <c r="BD38" s="16">
         <v>325</v>
       </c>
       <c r="BE38" s="19">
         <v>411</v>
       </c>
       <c r="BF38" s="19">
         <v>480</v>
       </c>
       <c r="BG38" s="19">
         <v>475</v>
       </c>
       <c r="BH38" s="19">
         <v>510</v>
       </c>
       <c r="BI38" s="19">
         <v>397</v>
       </c>
+      <c r="BJ38" s="19">
+        <v>467</v>
+      </c>
     </row>
-    <row r="40" spans="1:61" s="28" customFormat="1" ht="15.6">
+    <row r="40" spans="1:62" s="28" customFormat="1" ht="15.75">
       <c r="A40" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="27">
         <f t="shared" ref="B40:BH40" si="62">SUM(B41:B61)</f>
         <v>1968</v>
       </c>
       <c r="C40" s="27">
         <f t="shared" si="62"/>
         <v>1865</v>
       </c>
       <c r="D40" s="27">
         <f t="shared" si="62"/>
         <v>1783</v>
       </c>
       <c r="E40" s="27">
         <f t="shared" si="62"/>
         <v>1764</v>
       </c>
       <c r="F40" s="27">
         <f t="shared" si="62"/>
         <v>2020</v>
       </c>
       <c r="G40" s="27">
         <f t="shared" si="62"/>
@@ -8428,55 +8529,59 @@
       <c r="BC40" s="27">
         <f t="shared" si="62"/>
         <v>681</v>
       </c>
       <c r="BD40" s="27">
         <f t="shared" si="62"/>
         <v>830</v>
       </c>
       <c r="BE40" s="27">
         <f t="shared" si="62"/>
         <v>962</v>
       </c>
       <c r="BF40" s="27">
         <f t="shared" si="62"/>
         <v>1194</v>
       </c>
       <c r="BG40" s="27">
         <f t="shared" si="62"/>
         <v>1190</v>
       </c>
       <c r="BH40" s="27">
         <f t="shared" si="62"/>
         <v>1250</v>
       </c>
       <c r="BI40" s="27">
-        <f t="shared" ref="BI40" si="63">SUM(BI41:BI61)</f>
+        <f t="shared" ref="BI40:BJ40" si="63">SUM(BI41:BI61)</f>
         <v>1120</v>
       </c>
+      <c r="BJ40" s="27">
+        <f t="shared" si="63"/>
+        <v>1244</v>
+      </c>
     </row>
-    <row r="41" spans="1:61" s="19" customFormat="1">
+    <row r="41" spans="1:62" s="19" customFormat="1">
       <c r="A41" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="16">
         <v>92</v>
       </c>
       <c r="C41" s="16">
         <v>101</v>
       </c>
       <c r="D41" s="16">
         <v>75</v>
       </c>
       <c r="E41" s="16">
         <v>91</v>
       </c>
       <c r="F41" s="16">
         <v>107</v>
       </c>
       <c r="G41" s="16">
         <v>90</v>
       </c>
       <c r="H41" s="16">
         <v>99</v>
       </c>
       <c r="I41" s="16">
@@ -8616,52 +8721,55 @@
       </c>
       <c r="BB41" s="17">
         <v>115</v>
       </c>
       <c r="BC41" s="17">
         <v>62</v>
       </c>
       <c r="BD41" s="17">
         <v>75</v>
       </c>
       <c r="BE41" s="16">
         <v>96</v>
       </c>
       <c r="BF41" s="19">
         <v>120</v>
       </c>
       <c r="BG41" s="19">
         <v>130</v>
       </c>
       <c r="BH41" s="19">
         <v>73</v>
       </c>
       <c r="BI41" s="19">
         <v>68</v>
       </c>
+      <c r="BJ41" s="19">
+        <v>77</v>
+      </c>
     </row>
-    <row r="42" spans="1:61" s="19" customFormat="1">
+    <row r="42" spans="1:62" s="19" customFormat="1">
       <c r="A42" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="16">
         <v>4</v>
       </c>
       <c r="C42" s="16">
         <v>0</v>
       </c>
       <c r="D42" s="16">
         <v>1</v>
       </c>
       <c r="E42" s="16">
         <v>5</v>
       </c>
       <c r="F42" s="16">
         <v>2</v>
       </c>
       <c r="G42" s="16">
         <v>3</v>
       </c>
       <c r="H42" s="16">
         <v>0</v>
       </c>
       <c r="I42" s="16">
@@ -8801,52 +8909,55 @@
       </c>
       <c r="BB42" s="16">
         <v>0</v>
       </c>
       <c r="BC42" s="17">
         <v>1</v>
       </c>
       <c r="BD42" s="16">
         <v>0</v>
       </c>
       <c r="BE42" s="16">
         <v>0</v>
       </c>
       <c r="BF42" s="16">
         <v>0</v>
       </c>
       <c r="BG42" s="16">
         <v>0</v>
       </c>
       <c r="BH42" s="16">
         <v>0</v>
       </c>
       <c r="BI42" s="16">
         <v>2</v>
       </c>
+      <c r="BJ42" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="43" spans="1:61" s="19" customFormat="1">
+    <row r="43" spans="1:62" s="19" customFormat="1">
       <c r="A43" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="16">
         <v>103</v>
       </c>
       <c r="C43" s="16">
         <v>101</v>
       </c>
       <c r="D43" s="16">
         <v>90</v>
       </c>
       <c r="E43" s="16">
         <v>86</v>
       </c>
       <c r="F43" s="16">
         <v>110</v>
       </c>
       <c r="G43" s="16">
         <v>94</v>
       </c>
       <c r="H43" s="16">
         <v>77</v>
       </c>
       <c r="I43" s="16">
@@ -8986,52 +9097,55 @@
       </c>
       <c r="BB43" s="17">
         <v>115</v>
       </c>
       <c r="BC43" s="17">
         <v>52</v>
       </c>
       <c r="BD43" s="17">
         <v>77</v>
       </c>
       <c r="BE43" s="16">
         <v>104</v>
       </c>
       <c r="BF43" s="19">
         <v>91</v>
       </c>
       <c r="BG43" s="19">
         <v>88</v>
       </c>
       <c r="BH43" s="19">
         <v>122</v>
       </c>
       <c r="BI43" s="19">
         <v>89</v>
       </c>
+      <c r="BJ43" s="19">
+        <v>118</v>
+      </c>
     </row>
-    <row r="44" spans="1:61" s="19" customFormat="1">
+    <row r="44" spans="1:62" s="19" customFormat="1">
       <c r="A44" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="16">
         <v>0</v>
       </c>
       <c r="C44" s="16">
         <v>0</v>
       </c>
       <c r="D44" s="16">
         <v>0</v>
       </c>
       <c r="E44" s="16">
         <v>0</v>
       </c>
       <c r="F44" s="16">
         <v>0</v>
       </c>
       <c r="G44" s="16">
         <v>0</v>
       </c>
       <c r="H44" s="16">
         <v>0</v>
       </c>
       <c r="I44" s="16">
@@ -9171,52 +9285,55 @@
       </c>
       <c r="BB44" s="17">
         <v>1</v>
       </c>
       <c r="BC44" s="16">
         <v>0</v>
       </c>
       <c r="BD44" s="16">
         <v>0</v>
       </c>
       <c r="BE44" s="16">
         <v>4</v>
       </c>
       <c r="BF44" s="16">
         <v>0</v>
       </c>
       <c r="BG44" s="16">
         <v>0</v>
       </c>
       <c r="BH44" s="16">
         <v>0</v>
       </c>
       <c r="BI44" s="16">
         <v>0</v>
       </c>
+      <c r="BJ44" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:61" s="19" customFormat="1">
+    <row r="45" spans="1:62" s="19" customFormat="1">
       <c r="A45" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B45" s="16">
         <v>4</v>
       </c>
       <c r="C45" s="16">
         <v>5</v>
       </c>
       <c r="D45" s="16">
         <v>3</v>
       </c>
       <c r="E45" s="16">
         <v>5</v>
       </c>
       <c r="F45" s="16">
         <v>8</v>
       </c>
       <c r="G45" s="16">
         <v>3</v>
       </c>
       <c r="H45" s="16">
         <v>4</v>
       </c>
       <c r="I45" s="16">
@@ -9356,52 +9473,55 @@
       </c>
       <c r="BB45" s="17">
         <v>2</v>
       </c>
       <c r="BC45" s="16">
         <v>0</v>
       </c>
       <c r="BD45" s="17">
         <v>1</v>
       </c>
       <c r="BE45" s="16">
         <v>3</v>
       </c>
       <c r="BF45" s="19">
         <v>4</v>
       </c>
       <c r="BG45" s="19">
         <v>2</v>
       </c>
       <c r="BH45" s="19">
         <v>4</v>
       </c>
       <c r="BI45" s="19">
         <v>1</v>
       </c>
+      <c r="BJ45" s="19">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:61" s="19" customFormat="1">
+    <row r="46" spans="1:62" s="19" customFormat="1">
       <c r="A46" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B46" s="16">
         <v>452</v>
       </c>
       <c r="C46" s="16">
         <v>417</v>
       </c>
       <c r="D46" s="16">
         <v>379</v>
       </c>
       <c r="E46" s="16">
         <v>382</v>
       </c>
       <c r="F46" s="16">
         <v>419</v>
       </c>
       <c r="G46" s="16">
         <v>347</v>
       </c>
       <c r="H46" s="16">
         <v>377</v>
       </c>
       <c r="I46" s="16">
@@ -9541,52 +9661,55 @@
       </c>
       <c r="BB46" s="17">
         <v>79</v>
       </c>
       <c r="BC46" s="17">
         <v>55</v>
       </c>
       <c r="BD46" s="17">
         <v>65</v>
       </c>
       <c r="BE46" s="16">
         <v>77</v>
       </c>
       <c r="BF46" s="19">
         <v>86</v>
       </c>
       <c r="BG46" s="19">
         <v>90</v>
       </c>
       <c r="BH46" s="19">
         <v>140</v>
       </c>
       <c r="BI46" s="19">
         <v>87</v>
       </c>
+      <c r="BJ46" s="19">
+        <v>67</v>
+      </c>
     </row>
-    <row r="47" spans="1:61" s="19" customFormat="1">
+    <row r="47" spans="1:62" s="19" customFormat="1">
       <c r="A47" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B47" s="16">
         <v>179</v>
       </c>
       <c r="C47" s="16">
         <v>176</v>
       </c>
       <c r="D47" s="16">
         <v>165</v>
       </c>
       <c r="E47" s="16">
         <v>148</v>
       </c>
       <c r="F47" s="16">
         <v>167</v>
       </c>
       <c r="G47" s="16">
         <v>169</v>
       </c>
       <c r="H47" s="16">
         <v>156</v>
       </c>
       <c r="I47" s="16">
@@ -9726,52 +9849,55 @@
       </c>
       <c r="BB47" s="17">
         <v>134</v>
       </c>
       <c r="BC47" s="17">
         <v>58</v>
       </c>
       <c r="BD47" s="17">
         <v>96</v>
       </c>
       <c r="BE47" s="16">
         <v>96</v>
       </c>
       <c r="BF47" s="19">
         <v>97</v>
       </c>
       <c r="BG47" s="19">
         <v>115</v>
       </c>
       <c r="BH47" s="19">
         <v>124</v>
       </c>
       <c r="BI47" s="19">
         <v>112</v>
       </c>
+      <c r="BJ47" s="19">
+        <v>161</v>
+      </c>
     </row>
-    <row r="48" spans="1:61" s="19" customFormat="1">
+    <row r="48" spans="1:62" s="19" customFormat="1">
       <c r="A48" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B48" s="16">
         <v>90</v>
       </c>
       <c r="C48" s="16">
         <v>79</v>
       </c>
       <c r="D48" s="16">
         <v>75</v>
       </c>
       <c r="E48" s="16">
         <v>68</v>
       </c>
       <c r="F48" s="16">
         <v>74</v>
       </c>
       <c r="G48" s="16">
         <v>58</v>
       </c>
       <c r="H48" s="16">
         <v>62</v>
       </c>
       <c r="I48" s="16">
@@ -9911,52 +10037,55 @@
       </c>
       <c r="BB48" s="17">
         <v>41</v>
       </c>
       <c r="BC48" s="17">
         <v>22</v>
       </c>
       <c r="BD48" s="17">
         <v>28</v>
       </c>
       <c r="BE48" s="16">
         <v>46</v>
       </c>
       <c r="BF48" s="19">
         <v>52</v>
       </c>
       <c r="BG48" s="19">
         <v>62</v>
       </c>
       <c r="BH48" s="19">
         <v>71</v>
       </c>
       <c r="BI48" s="19">
         <v>70</v>
       </c>
+      <c r="BJ48" s="19">
+        <v>52</v>
+      </c>
     </row>
-    <row r="49" spans="1:61" s="19" customFormat="1">
+    <row r="49" spans="1:62" s="19" customFormat="1">
       <c r="A49" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B49" s="16">
         <v>51</v>
       </c>
       <c r="C49" s="16">
         <v>50</v>
       </c>
       <c r="D49" s="16">
         <v>47</v>
       </c>
       <c r="E49" s="16">
         <v>38</v>
       </c>
       <c r="F49" s="16">
         <v>59</v>
       </c>
       <c r="G49" s="16">
         <v>50</v>
       </c>
       <c r="H49" s="16">
         <v>54</v>
       </c>
       <c r="I49" s="16">
@@ -10096,52 +10225,55 @@
       </c>
       <c r="BB49" s="17">
         <v>48</v>
       </c>
       <c r="BC49" s="17">
         <v>25</v>
       </c>
       <c r="BD49" s="17">
         <v>41</v>
       </c>
       <c r="BE49" s="16">
         <v>37</v>
       </c>
       <c r="BF49" s="19">
         <v>59</v>
       </c>
       <c r="BG49" s="19">
         <v>38</v>
       </c>
       <c r="BH49" s="19">
         <v>57</v>
       </c>
       <c r="BI49" s="19">
         <v>48</v>
       </c>
+      <c r="BJ49" s="19">
+        <v>36</v>
+      </c>
     </row>
-    <row r="50" spans="1:61" s="19" customFormat="1">
+    <row r="50" spans="1:62" s="19" customFormat="1">
       <c r="A50" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B50" s="16">
         <v>33</v>
       </c>
       <c r="C50" s="16">
         <v>36</v>
       </c>
       <c r="D50" s="16">
         <v>33</v>
       </c>
       <c r="E50" s="16">
         <v>22</v>
       </c>
       <c r="F50" s="16">
         <v>25</v>
       </c>
       <c r="G50" s="16">
         <v>25</v>
       </c>
       <c r="H50" s="16">
         <v>16</v>
       </c>
       <c r="I50" s="16">
@@ -10281,52 +10413,55 @@
       </c>
       <c r="BB50" s="17">
         <v>32</v>
       </c>
       <c r="BC50" s="17">
         <v>10</v>
       </c>
       <c r="BD50" s="17">
         <v>17</v>
       </c>
       <c r="BE50" s="16">
         <v>14</v>
       </c>
       <c r="BF50" s="19">
         <v>20</v>
       </c>
       <c r="BG50" s="19">
         <v>24</v>
       </c>
       <c r="BH50" s="19">
         <v>16</v>
       </c>
       <c r="BI50" s="19">
         <v>21</v>
       </c>
+      <c r="BJ50" s="19">
+        <v>38</v>
+      </c>
     </row>
-    <row r="51" spans="1:61" s="19" customFormat="1">
+    <row r="51" spans="1:62" s="19" customFormat="1">
       <c r="A51" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B51" s="16">
         <v>20</v>
       </c>
       <c r="C51" s="16">
         <v>19</v>
       </c>
       <c r="D51" s="16">
         <v>16</v>
       </c>
       <c r="E51" s="16">
         <v>22</v>
       </c>
       <c r="F51" s="16">
         <v>11</v>
       </c>
       <c r="G51" s="16">
         <v>15</v>
       </c>
       <c r="H51" s="16">
         <v>31</v>
       </c>
       <c r="I51" s="16">
@@ -10466,52 +10601,55 @@
       </c>
       <c r="BB51" s="17">
         <v>32</v>
       </c>
       <c r="BC51" s="17">
         <v>18</v>
       </c>
       <c r="BD51" s="17">
         <v>8</v>
       </c>
       <c r="BE51" s="16">
         <v>19</v>
       </c>
       <c r="BF51" s="19">
         <v>10</v>
       </c>
       <c r="BG51" s="19">
         <v>29</v>
       </c>
       <c r="BH51" s="19">
         <v>36</v>
       </c>
       <c r="BI51" s="19">
         <v>25</v>
       </c>
+      <c r="BJ51" s="19">
+        <v>30</v>
+      </c>
     </row>
-    <row r="52" spans="1:61" s="19" customFormat="1">
+    <row r="52" spans="1:62" s="19" customFormat="1">
       <c r="A52" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B52" s="16">
         <v>104</v>
       </c>
       <c r="C52" s="16">
         <v>134</v>
       </c>
       <c r="D52" s="16">
         <v>171</v>
       </c>
       <c r="E52" s="16">
         <v>174</v>
       </c>
       <c r="F52" s="16">
         <v>131</v>
       </c>
       <c r="G52" s="16">
         <v>130</v>
       </c>
       <c r="H52" s="16">
         <v>92</v>
       </c>
       <c r="I52" s="16">
@@ -10651,52 +10789,55 @@
       </c>
       <c r="BB52" s="17">
         <v>86</v>
       </c>
       <c r="BC52" s="17">
         <v>43</v>
       </c>
       <c r="BD52" s="17">
         <v>36</v>
       </c>
       <c r="BE52" s="16">
         <v>36</v>
       </c>
       <c r="BF52" s="19">
         <v>51</v>
       </c>
       <c r="BG52" s="19">
         <v>51</v>
       </c>
       <c r="BH52" s="19">
         <v>68</v>
       </c>
       <c r="BI52" s="19">
         <v>62</v>
       </c>
+      <c r="BJ52" s="19">
+        <v>63</v>
+      </c>
     </row>
-    <row r="53" spans="1:61" s="19" customFormat="1">
+    <row r="53" spans="1:62" s="19" customFormat="1">
       <c r="A53" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B53" s="16">
         <v>106</v>
       </c>
       <c r="C53" s="16">
         <v>111</v>
       </c>
       <c r="D53" s="16">
         <v>93</v>
       </c>
       <c r="E53" s="16">
         <v>96</v>
       </c>
       <c r="F53" s="16">
         <v>122</v>
       </c>
       <c r="G53" s="16">
         <v>92</v>
       </c>
       <c r="H53" s="16">
         <v>106</v>
       </c>
       <c r="I53" s="16">
@@ -10836,52 +10977,55 @@
       </c>
       <c r="BB53" s="17">
         <v>70</v>
       </c>
       <c r="BC53" s="17">
         <v>31</v>
       </c>
       <c r="BD53" s="17">
         <v>40</v>
       </c>
       <c r="BE53" s="16">
         <v>43</v>
       </c>
       <c r="BF53" s="19">
         <v>60</v>
       </c>
       <c r="BG53" s="19">
         <v>56</v>
       </c>
       <c r="BH53" s="19">
         <v>58</v>
       </c>
       <c r="BI53" s="19">
         <v>59</v>
       </c>
+      <c r="BJ53" s="19">
+        <v>72</v>
+      </c>
     </row>
-    <row r="54" spans="1:61" s="19" customFormat="1">
+    <row r="54" spans="1:62" s="19" customFormat="1">
       <c r="A54" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B54" s="16">
         <v>278</v>
       </c>
       <c r="C54" s="16">
         <v>242</v>
       </c>
       <c r="D54" s="16">
         <v>292</v>
       </c>
       <c r="E54" s="16">
         <v>255</v>
       </c>
       <c r="F54" s="16">
         <v>342</v>
       </c>
       <c r="G54" s="16">
         <v>273</v>
       </c>
       <c r="H54" s="16">
         <v>269</v>
       </c>
       <c r="I54" s="16">
@@ -11021,52 +11165,55 @@
       </c>
       <c r="BB54" s="17">
         <v>255</v>
       </c>
       <c r="BC54" s="17">
         <v>107</v>
       </c>
       <c r="BD54" s="17">
         <v>178</v>
       </c>
       <c r="BE54" s="16">
         <v>170</v>
       </c>
       <c r="BF54" s="19">
         <v>235</v>
       </c>
       <c r="BG54" s="19">
         <v>218</v>
       </c>
       <c r="BH54" s="19">
         <v>194</v>
       </c>
       <c r="BI54" s="19">
         <v>185</v>
       </c>
+      <c r="BJ54" s="19">
+        <v>228</v>
+      </c>
     </row>
-    <row r="55" spans="1:61" s="19" customFormat="1">
+    <row r="55" spans="1:62" s="19" customFormat="1">
       <c r="A55" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B55" s="16">
         <v>0</v>
       </c>
       <c r="C55" s="16">
         <v>0</v>
       </c>
       <c r="D55" s="16">
         <v>0</v>
       </c>
       <c r="E55" s="16">
         <v>0</v>
       </c>
       <c r="F55" s="16">
         <v>0</v>
       </c>
       <c r="G55" s="16">
         <v>0</v>
       </c>
       <c r="H55" s="16">
         <v>0</v>
       </c>
       <c r="I55" s="16">
@@ -11206,52 +11353,55 @@
       </c>
       <c r="BB55" s="16">
         <v>0</v>
       </c>
       <c r="BC55" s="16">
         <v>0</v>
       </c>
       <c r="BD55" s="16">
         <v>0</v>
       </c>
       <c r="BE55" s="16">
         <v>0</v>
       </c>
       <c r="BF55" s="16">
         <v>0</v>
       </c>
       <c r="BG55" s="16">
         <v>0</v>
       </c>
       <c r="BH55" s="16">
         <v>0</v>
       </c>
       <c r="BI55" s="16">
         <v>0</v>
       </c>
+      <c r="BJ55" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="56" spans="1:61" s="19" customFormat="1">
+    <row r="56" spans="1:62" s="19" customFormat="1">
       <c r="A56" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B56" s="16">
         <v>81</v>
       </c>
       <c r="C56" s="16">
         <v>62</v>
       </c>
       <c r="D56" s="16">
         <v>63</v>
       </c>
       <c r="E56" s="16">
         <v>54</v>
       </c>
       <c r="F56" s="16">
         <v>105</v>
       </c>
       <c r="G56" s="16">
         <v>85</v>
       </c>
       <c r="H56" s="16">
         <v>76</v>
       </c>
       <c r="I56" s="16">
@@ -11391,52 +11541,55 @@
       </c>
       <c r="BB56" s="17">
         <v>68</v>
       </c>
       <c r="BC56" s="17">
         <v>27</v>
       </c>
       <c r="BD56" s="17">
         <v>29</v>
       </c>
       <c r="BE56" s="16">
         <v>30</v>
       </c>
       <c r="BF56" s="19">
         <v>45</v>
       </c>
       <c r="BG56" s="19">
         <v>43</v>
       </c>
       <c r="BH56" s="19">
         <v>32</v>
       </c>
       <c r="BI56" s="19">
         <v>38</v>
       </c>
+      <c r="BJ56" s="19">
+        <v>57</v>
+      </c>
     </row>
-    <row r="57" spans="1:61" s="19" customFormat="1">
+    <row r="57" spans="1:62" s="19" customFormat="1">
       <c r="A57" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B57" s="16">
         <v>125</v>
       </c>
       <c r="C57" s="16">
         <v>90</v>
       </c>
       <c r="D57" s="16">
         <v>79</v>
       </c>
       <c r="E57" s="16">
         <v>104</v>
       </c>
       <c r="F57" s="16">
         <v>118</v>
       </c>
       <c r="G57" s="16">
         <v>75</v>
       </c>
       <c r="H57" s="16">
         <v>88</v>
       </c>
       <c r="I57" s="16">
@@ -11576,52 +11729,55 @@
       </c>
       <c r="BB57" s="20">
         <v>206</v>
       </c>
       <c r="BC57" s="21">
         <v>76</v>
       </c>
       <c r="BD57" s="21">
         <v>58</v>
       </c>
       <c r="BE57" s="16">
         <v>92</v>
       </c>
       <c r="BF57" s="19">
         <v>119</v>
       </c>
       <c r="BG57" s="19">
         <v>103</v>
       </c>
       <c r="BH57" s="19">
         <v>103</v>
       </c>
       <c r="BI57" s="19">
         <v>129</v>
       </c>
+      <c r="BJ57" s="19">
+        <v>121</v>
+      </c>
     </row>
-    <row r="58" spans="1:61" s="19" customFormat="1">
+    <row r="58" spans="1:62" s="19" customFormat="1">
       <c r="A58" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B58" s="16">
         <v>84</v>
       </c>
       <c r="C58" s="16">
         <v>62</v>
       </c>
       <c r="D58" s="16">
         <v>55</v>
       </c>
       <c r="E58" s="16">
         <v>70</v>
       </c>
       <c r="F58" s="16">
         <v>72</v>
       </c>
       <c r="G58" s="16">
         <v>61</v>
       </c>
       <c r="H58" s="16">
         <v>73</v>
       </c>
       <c r="I58" s="16">
@@ -11761,52 +11917,55 @@
       </c>
       <c r="BB58" s="20">
         <v>56</v>
       </c>
       <c r="BC58" s="21">
         <v>35</v>
       </c>
       <c r="BD58" s="21">
         <v>15</v>
       </c>
       <c r="BE58" s="19">
         <v>28</v>
       </c>
       <c r="BF58" s="19">
         <v>36</v>
       </c>
       <c r="BG58" s="19">
         <v>43</v>
       </c>
       <c r="BH58" s="19">
         <v>38</v>
       </c>
       <c r="BI58" s="19">
         <v>37</v>
       </c>
+      <c r="BJ58" s="19">
+        <v>35</v>
+      </c>
     </row>
-    <row r="59" spans="1:61" s="19" customFormat="1">
+    <row r="59" spans="1:62" s="19" customFormat="1">
       <c r="A59" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="16">
         <v>160</v>
       </c>
       <c r="C59" s="16">
         <v>180</v>
       </c>
       <c r="D59" s="16">
         <v>146</v>
       </c>
       <c r="E59" s="16">
         <v>144</v>
       </c>
       <c r="F59" s="16">
         <v>148</v>
       </c>
       <c r="G59" s="16">
         <v>157</v>
       </c>
       <c r="H59" s="16">
         <v>145</v>
       </c>
       <c r="I59" s="16">
@@ -11946,52 +12105,55 @@
       </c>
       <c r="BB59" s="20">
         <v>107</v>
       </c>
       <c r="BC59" s="21">
         <v>59</v>
       </c>
       <c r="BD59" s="21">
         <v>66</v>
       </c>
       <c r="BE59" s="19">
         <v>67</v>
       </c>
       <c r="BF59" s="19">
         <v>108</v>
       </c>
       <c r="BG59" s="19">
         <v>98</v>
       </c>
       <c r="BH59" s="19">
         <v>113</v>
       </c>
       <c r="BI59" s="19">
         <v>87</v>
       </c>
+      <c r="BJ59" s="19">
+        <v>87</v>
+      </c>
     </row>
-    <row r="60" spans="1:61" s="19" customFormat="1">
+    <row r="60" spans="1:62" s="19" customFormat="1">
       <c r="A60" s="16" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="16">
         <v>0</v>
       </c>
       <c r="C60" s="16">
         <v>0</v>
       </c>
       <c r="D60" s="16">
         <v>0</v>
       </c>
       <c r="E60" s="16">
         <v>0</v>
       </c>
       <c r="F60" s="16">
         <v>0</v>
       </c>
       <c r="G60" s="16">
         <v>0</v>
       </c>
       <c r="H60" s="16">
         <v>0</v>
       </c>
       <c r="I60" s="16">
@@ -12128,55 +12290,58 @@
       </c>
       <c r="BA60" s="16">
         <v>0</v>
       </c>
       <c r="BB60" s="16">
         <v>0</v>
       </c>
       <c r="BC60" s="16">
         <v>0</v>
       </c>
       <c r="BD60" s="16">
         <v>0</v>
       </c>
       <c r="BE60" s="16">
         <v>0</v>
       </c>
       <c r="BF60" s="19">
         <v>1</v>
       </c>
       <c r="BG60" s="16">
         <v>0</v>
       </c>
       <c r="BH60" s="19">
         <v>1</v>
       </c>
-      <c r="BI60" s="19">
+      <c r="BI60" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ60" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:61" s="19" customFormat="1">
+    <row r="61" spans="1:62" s="19" customFormat="1">
       <c r="A61" s="16" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="16">
         <v>2</v>
       </c>
       <c r="C61" s="16">
         <v>0</v>
       </c>
       <c r="D61" s="16">
         <v>0</v>
       </c>
       <c r="E61" s="16">
         <v>0</v>
       </c>
       <c r="F61" s="16">
         <v>0</v>
       </c>
       <c r="G61" s="16">
         <v>0</v>
       </c>
       <c r="H61" s="16">
         <v>0</v>
       </c>
       <c r="I61" s="16">
@@ -12316,52 +12481,55 @@
       </c>
       <c r="BB61" s="16">
         <v>0</v>
       </c>
       <c r="BC61" s="16">
         <v>0</v>
       </c>
       <c r="BD61" s="16">
         <v>0</v>
       </c>
       <c r="BE61" s="16">
         <v>0</v>
       </c>
       <c r="BF61" s="16">
         <v>0</v>
       </c>
       <c r="BG61" s="16">
         <v>0</v>
       </c>
       <c r="BH61" s="16">
         <v>0</v>
       </c>
       <c r="BI61" s="16">
         <v>0</v>
       </c>
+      <c r="BJ61" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="63" spans="1:61" s="28" customFormat="1" ht="15.6">
+    <row r="63" spans="1:62" s="28" customFormat="1" ht="15.75">
       <c r="A63" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B63" s="27">
         <f>SUM(B64:B82)</f>
         <v>1968</v>
       </c>
       <c r="C63" s="27">
         <f t="shared" ref="C63:BH63" si="64">SUM(C64:C82)</f>
         <v>1865</v>
       </c>
       <c r="D63" s="27">
         <f t="shared" si="64"/>
         <v>1783</v>
       </c>
       <c r="E63" s="27">
         <f t="shared" si="64"/>
         <v>1764</v>
       </c>
       <c r="F63" s="27">
         <f t="shared" si="64"/>
         <v>2020</v>
       </c>
       <c r="G63" s="27">
         <f t="shared" si="64"/>
@@ -12558,55 +12726,59 @@
       <c r="BC63" s="27">
         <f t="shared" si="64"/>
         <v>681</v>
       </c>
       <c r="BD63" s="27">
         <f t="shared" si="64"/>
         <v>830</v>
       </c>
       <c r="BE63" s="27">
         <f t="shared" si="64"/>
         <v>962</v>
       </c>
       <c r="BF63" s="27">
         <f t="shared" si="64"/>
         <v>1194</v>
       </c>
       <c r="BG63" s="27">
         <f t="shared" si="64"/>
         <v>1190</v>
       </c>
       <c r="BH63" s="27">
         <f t="shared" si="64"/>
         <v>1250</v>
       </c>
       <c r="BI63" s="27">
-        <f t="shared" ref="BI63" si="65">SUM(BI64:BI82)</f>
+        <f t="shared" ref="BI63:BJ63" si="65">SUM(BI64:BI82)</f>
         <v>1120</v>
       </c>
+      <c r="BJ63" s="27">
+        <f t="shared" si="65"/>
+        <v>1244</v>
+      </c>
     </row>
-    <row r="64" spans="1:61" s="19" customFormat="1">
+    <row r="64" spans="1:62" s="19" customFormat="1">
       <c r="A64" s="16" t="s">
         <v>92</v>
       </c>
       <c r="B64" s="19">
         <v>1516</v>
       </c>
       <c r="C64" s="19">
         <v>1303</v>
       </c>
       <c r="D64" s="19">
         <v>1254</v>
       </c>
       <c r="E64" s="19">
         <v>1197</v>
       </c>
       <c r="F64" s="19">
         <v>1546</v>
       </c>
       <c r="G64" s="19">
         <v>1223</v>
       </c>
       <c r="H64" s="19">
         <v>1275</v>
       </c>
       <c r="I64" s="19">
@@ -12746,52 +12918,55 @@
       </c>
       <c r="BB64" s="19">
         <v>1106</v>
       </c>
       <c r="BC64" s="19">
         <v>490</v>
       </c>
       <c r="BD64" s="19">
         <v>662</v>
       </c>
       <c r="BE64" s="19">
         <v>766</v>
       </c>
       <c r="BF64" s="19">
         <v>972</v>
       </c>
       <c r="BG64" s="19">
         <v>937</v>
       </c>
       <c r="BH64" s="19">
         <v>936</v>
       </c>
       <c r="BI64" s="19">
         <v>839</v>
       </c>
+      <c r="BJ64" s="19">
+        <v>1002</v>
+      </c>
     </row>
-    <row r="65" spans="1:61" s="19" customFormat="1">
+    <row r="65" spans="1:62" s="19" customFormat="1">
       <c r="A65" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B65" s="16">
         <v>0</v>
       </c>
       <c r="C65" s="16">
         <v>0</v>
       </c>
       <c r="D65" s="16">
         <v>0</v>
       </c>
       <c r="E65" s="16">
         <v>0</v>
       </c>
       <c r="F65" s="16">
         <v>0</v>
       </c>
       <c r="G65" s="16">
         <v>0</v>
       </c>
       <c r="H65" s="16">
         <v>0</v>
       </c>
       <c r="I65" s="16">
@@ -12931,52 +13106,55 @@
       </c>
       <c r="BB65" s="16">
         <v>0</v>
       </c>
       <c r="BC65" s="16">
         <v>0</v>
       </c>
       <c r="BD65" s="16">
         <v>0</v>
       </c>
       <c r="BE65" s="16">
         <v>0</v>
       </c>
       <c r="BF65" s="16">
         <v>0</v>
       </c>
       <c r="BG65" s="16">
         <v>0</v>
       </c>
       <c r="BH65" s="16">
         <v>0</v>
       </c>
       <c r="BI65" s="16">
         <v>0</v>
       </c>
+      <c r="BJ65" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="66" spans="1:61" s="19" customFormat="1">
+    <row r="66" spans="1:62" s="19" customFormat="1">
       <c r="A66" s="16" t="s">
         <v>94</v>
       </c>
       <c r="B66" s="16">
         <v>1</v>
       </c>
       <c r="C66" s="16">
         <v>1</v>
       </c>
       <c r="D66" s="16">
         <v>1</v>
       </c>
       <c r="E66" s="16">
         <v>1</v>
       </c>
       <c r="F66" s="16">
         <v>0</v>
       </c>
       <c r="G66" s="16">
         <v>0</v>
       </c>
       <c r="H66" s="16">
         <v>0</v>
       </c>
       <c r="I66" s="16">
@@ -13116,52 +13294,55 @@
       </c>
       <c r="BB66" s="16">
         <v>0</v>
       </c>
       <c r="BC66" s="16">
         <v>0</v>
       </c>
       <c r="BD66" s="16">
         <v>0</v>
       </c>
       <c r="BE66" s="16">
         <v>0</v>
       </c>
       <c r="BF66" s="16">
         <v>0</v>
       </c>
       <c r="BG66" s="16">
         <v>0</v>
       </c>
       <c r="BH66" s="16">
         <v>0</v>
       </c>
       <c r="BI66" s="16">
         <v>0</v>
       </c>
+      <c r="BJ66" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="67" spans="1:61" s="19" customFormat="1">
+    <row r="67" spans="1:62" s="19" customFormat="1">
       <c r="A67" s="16" t="s">
         <v>105</v>
       </c>
       <c r="B67" s="16">
         <v>1</v>
       </c>
       <c r="C67" s="16">
         <v>0</v>
       </c>
       <c r="D67" s="16">
         <v>0</v>
       </c>
       <c r="E67" s="16">
         <v>0</v>
       </c>
       <c r="F67" s="16">
         <v>0</v>
       </c>
       <c r="G67" s="16">
         <v>0</v>
       </c>
       <c r="H67" s="16">
         <v>0</v>
       </c>
       <c r="I67" s="16">
@@ -13301,52 +13482,55 @@
       </c>
       <c r="BB67" s="16">
         <v>0</v>
       </c>
       <c r="BC67" s="16">
         <v>0</v>
       </c>
       <c r="BD67" s="16">
         <v>0</v>
       </c>
       <c r="BE67" s="16">
         <v>1</v>
       </c>
       <c r="BF67" s="16">
         <v>0</v>
       </c>
       <c r="BG67" s="16">
         <v>0</v>
       </c>
       <c r="BH67" s="16">
         <v>0</v>
       </c>
       <c r="BI67" s="16">
         <v>0</v>
       </c>
+      <c r="BJ67" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="68" spans="1:61" s="19" customFormat="1">
+    <row r="68" spans="1:62" s="19" customFormat="1">
       <c r="A68" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B68" s="16">
         <v>5</v>
       </c>
       <c r="C68" s="16">
         <v>1</v>
       </c>
       <c r="D68" s="16">
         <v>1</v>
       </c>
       <c r="E68" s="16">
         <v>2</v>
       </c>
       <c r="F68" s="16">
         <v>5</v>
       </c>
       <c r="G68" s="16">
         <v>0</v>
       </c>
       <c r="H68" s="16">
         <v>4</v>
       </c>
       <c r="I68" s="16">
@@ -13486,52 +13670,55 @@
       </c>
       <c r="BB68" s="16">
         <v>0</v>
       </c>
       <c r="BC68" s="16">
         <v>0</v>
       </c>
       <c r="BD68" s="16">
         <v>0</v>
       </c>
       <c r="BE68" s="16">
         <v>0</v>
       </c>
       <c r="BF68" s="16">
         <v>0</v>
       </c>
       <c r="BG68" s="16">
         <v>0</v>
       </c>
       <c r="BH68" s="16">
         <v>0</v>
       </c>
       <c r="BI68" s="16">
         <v>0</v>
       </c>
+      <c r="BJ68" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="69" spans="1:61" s="19" customFormat="1">
+    <row r="69" spans="1:62" s="19" customFormat="1">
       <c r="A69" s="16" t="s">
         <v>95</v>
       </c>
       <c r="B69" s="16">
         <v>0</v>
       </c>
       <c r="C69" s="16">
         <v>0</v>
       </c>
       <c r="D69" s="16">
         <v>0</v>
       </c>
       <c r="E69" s="16">
         <v>0</v>
       </c>
       <c r="F69" s="16">
         <v>0</v>
       </c>
       <c r="G69" s="16">
         <v>0</v>
       </c>
       <c r="H69" s="16">
         <v>0</v>
       </c>
       <c r="I69" s="16">
@@ -13671,52 +13858,55 @@
       </c>
       <c r="BB69" s="16">
         <v>0</v>
       </c>
       <c r="BC69" s="16">
         <v>0</v>
       </c>
       <c r="BD69" s="16">
         <v>0</v>
       </c>
       <c r="BE69" s="16">
         <v>0</v>
       </c>
       <c r="BF69" s="16">
         <v>0</v>
       </c>
       <c r="BG69" s="16">
         <v>0</v>
       </c>
       <c r="BH69" s="16">
         <v>0</v>
       </c>
       <c r="BI69" s="16">
         <v>0</v>
       </c>
+      <c r="BJ69" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="70" spans="1:61" s="19" customFormat="1">
+    <row r="70" spans="1:62" s="19" customFormat="1">
       <c r="A70" s="16" t="s">
         <v>99</v>
       </c>
       <c r="B70" s="16">
         <v>213</v>
       </c>
       <c r="C70" s="16">
         <v>260</v>
       </c>
       <c r="D70" s="16">
         <v>200</v>
       </c>
       <c r="E70" s="16">
         <v>200</v>
       </c>
       <c r="F70" s="16">
         <v>207</v>
       </c>
       <c r="G70" s="16">
         <v>236</v>
       </c>
       <c r="H70" s="16">
         <v>201</v>
       </c>
       <c r="I70" s="16">
@@ -13856,52 +14046,55 @@
       </c>
       <c r="BB70" s="16">
         <v>187</v>
       </c>
       <c r="BC70" s="16">
         <v>106</v>
       </c>
       <c r="BD70" s="16">
         <v>85</v>
       </c>
       <c r="BE70" s="16">
         <v>108</v>
       </c>
       <c r="BF70" s="16">
         <v>100</v>
       </c>
       <c r="BG70" s="19">
         <v>125</v>
       </c>
       <c r="BH70" s="19">
         <v>154</v>
       </c>
       <c r="BI70" s="19">
         <v>147</v>
       </c>
+      <c r="BJ70" s="19">
+        <v>123</v>
+      </c>
     </row>
-    <row r="71" spans="1:61" s="19" customFormat="1">
+    <row r="71" spans="1:62" s="19" customFormat="1">
       <c r="A71" s="16" t="s">
         <v>106</v>
       </c>
       <c r="B71" s="16">
         <v>3</v>
       </c>
       <c r="C71" s="16">
         <v>2</v>
       </c>
       <c r="D71" s="16">
         <v>1</v>
       </c>
       <c r="E71" s="16">
         <v>2</v>
       </c>
       <c r="F71" s="16">
         <v>1</v>
       </c>
       <c r="G71" s="16">
         <v>0</v>
       </c>
       <c r="H71" s="16">
         <v>2</v>
       </c>
       <c r="I71" s="16">
@@ -14041,52 +14234,55 @@
       </c>
       <c r="BB71" s="16">
         <v>0</v>
       </c>
       <c r="BC71" s="16">
         <v>0</v>
       </c>
       <c r="BD71" s="16">
         <v>2</v>
       </c>
       <c r="BE71" s="16">
         <v>0</v>
       </c>
       <c r="BF71" s="16">
         <v>0</v>
       </c>
       <c r="BG71" s="16">
         <v>0</v>
       </c>
       <c r="BH71" s="16">
         <v>0</v>
       </c>
       <c r="BI71" s="16">
         <v>0</v>
       </c>
+      <c r="BJ71" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="72" spans="1:61" s="19" customFormat="1">
+    <row r="72" spans="1:62" s="19" customFormat="1">
       <c r="A72" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B72" s="16">
         <v>9</v>
       </c>
       <c r="C72" s="16">
         <v>13</v>
       </c>
       <c r="D72" s="16">
         <v>10</v>
       </c>
       <c r="E72" s="16">
         <v>11</v>
       </c>
       <c r="F72" s="16">
         <v>11</v>
       </c>
       <c r="G72" s="16">
         <v>9</v>
       </c>
       <c r="H72" s="16">
         <v>18</v>
       </c>
       <c r="I72" s="16">
@@ -14226,52 +14422,55 @@
       </c>
       <c r="BB72" s="16">
         <v>15</v>
       </c>
       <c r="BC72" s="16">
         <v>5</v>
       </c>
       <c r="BD72" s="16">
         <v>4</v>
       </c>
       <c r="BE72" s="16">
         <v>12</v>
       </c>
       <c r="BF72" s="16">
         <v>6</v>
       </c>
       <c r="BG72" s="19">
         <v>10</v>
       </c>
       <c r="BH72" s="19">
         <v>8</v>
       </c>
       <c r="BI72" s="19">
         <v>12</v>
       </c>
+      <c r="BJ72" s="19">
+        <v>7</v>
+      </c>
     </row>
-    <row r="73" spans="1:61" s="19" customFormat="1">
+    <row r="73" spans="1:62" s="19" customFormat="1">
       <c r="A73" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B73" s="16">
         <v>2</v>
       </c>
       <c r="C73" s="16">
         <v>3</v>
       </c>
       <c r="D73" s="16">
         <v>1</v>
       </c>
       <c r="E73" s="16">
         <v>4</v>
       </c>
       <c r="F73" s="16">
         <v>2</v>
       </c>
       <c r="G73" s="16">
         <v>0</v>
       </c>
       <c r="H73" s="16">
         <v>2</v>
       </c>
       <c r="I73" s="16">
@@ -14411,52 +14610,55 @@
       </c>
       <c r="BB73" s="16">
         <v>0</v>
       </c>
       <c r="BC73" s="16">
         <v>0</v>
       </c>
       <c r="BD73" s="16">
         <v>0</v>
       </c>
       <c r="BE73" s="16">
         <v>0</v>
       </c>
       <c r="BF73" s="16">
         <v>0</v>
       </c>
       <c r="BG73" s="16">
         <v>0</v>
       </c>
       <c r="BH73" s="16">
         <v>0</v>
       </c>
       <c r="BI73" s="16">
         <v>0</v>
       </c>
+      <c r="BJ73" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="74" spans="1:61" s="19" customFormat="1">
+    <row r="74" spans="1:62" s="19" customFormat="1">
       <c r="A74" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B74" s="16">
         <v>0</v>
       </c>
       <c r="C74" s="16">
         <v>0</v>
       </c>
       <c r="D74" s="16">
         <v>1</v>
       </c>
       <c r="E74" s="16">
         <v>0</v>
       </c>
       <c r="F74" s="16">
         <v>0</v>
       </c>
       <c r="G74" s="16">
         <v>0</v>
       </c>
       <c r="H74" s="16">
         <v>0</v>
       </c>
       <c r="I74" s="16">
@@ -14596,52 +14798,55 @@
       </c>
       <c r="BB74" s="16">
         <v>0</v>
       </c>
       <c r="BC74" s="16">
         <v>0</v>
       </c>
       <c r="BD74" s="16">
         <v>0</v>
       </c>
       <c r="BE74" s="16">
         <v>0</v>
       </c>
       <c r="BF74" s="16">
         <v>0</v>
       </c>
       <c r="BG74" s="16">
         <v>0</v>
       </c>
       <c r="BH74" s="16">
         <v>0</v>
       </c>
       <c r="BI74" s="16">
         <v>0</v>
       </c>
+      <c r="BJ74" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="75" spans="1:61" s="19" customFormat="1">
+    <row r="75" spans="1:62" s="19" customFormat="1">
       <c r="A75" s="16" t="s">
         <v>101</v>
       </c>
       <c r="B75" s="16">
         <v>98</v>
       </c>
       <c r="C75" s="16">
         <v>126</v>
       </c>
       <c r="D75" s="16">
         <v>181</v>
       </c>
       <c r="E75" s="16">
         <v>225</v>
       </c>
       <c r="F75" s="16">
         <v>123</v>
       </c>
       <c r="G75" s="16">
         <v>123</v>
       </c>
       <c r="H75" s="16">
         <v>103</v>
       </c>
       <c r="I75" s="16">
@@ -14781,52 +14986,55 @@
       </c>
       <c r="BB75" s="16">
         <v>62</v>
       </c>
       <c r="BC75" s="16">
         <v>36</v>
       </c>
       <c r="BD75" s="16">
         <v>28</v>
       </c>
       <c r="BE75" s="16">
         <v>29</v>
       </c>
       <c r="BF75" s="16">
         <v>34</v>
       </c>
       <c r="BG75" s="19">
         <v>45</v>
       </c>
       <c r="BH75" s="19">
         <v>68</v>
       </c>
       <c r="BI75" s="19">
         <v>55</v>
       </c>
+      <c r="BJ75" s="19">
+        <v>45</v>
+      </c>
     </row>
-    <row r="76" spans="1:61" s="19" customFormat="1">
+    <row r="76" spans="1:62" s="19" customFormat="1">
       <c r="A76" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B76" s="16">
         <v>6</v>
       </c>
       <c r="C76" s="16">
         <v>11</v>
       </c>
       <c r="D76" s="16">
         <v>4</v>
       </c>
       <c r="E76" s="16">
         <v>0</v>
       </c>
       <c r="F76" s="16">
         <v>6</v>
       </c>
       <c r="G76" s="16">
         <v>3</v>
       </c>
       <c r="H76" s="16">
         <v>5</v>
       </c>
       <c r="I76" s="16">
@@ -14966,52 +15174,55 @@
       </c>
       <c r="BB76" s="16">
         <v>1</v>
       </c>
       <c r="BC76" s="16">
         <v>1</v>
       </c>
       <c r="BD76" s="16">
         <v>4</v>
       </c>
       <c r="BE76" s="16">
         <v>2</v>
       </c>
       <c r="BF76" s="16">
         <v>1</v>
       </c>
       <c r="BG76" s="19">
         <v>2</v>
       </c>
       <c r="BH76" s="19">
         <v>1</v>
       </c>
       <c r="BI76" s="19">
         <v>2</v>
       </c>
+      <c r="BJ76" s="19">
+        <v>4</v>
+      </c>
     </row>
-    <row r="77" spans="1:61" s="19" customFormat="1">
+    <row r="77" spans="1:62" s="19" customFormat="1">
       <c r="A77" s="16" t="s">
         <v>107</v>
       </c>
       <c r="B77" s="16">
         <v>0</v>
       </c>
       <c r="C77" s="16">
         <v>0</v>
       </c>
       <c r="D77" s="16">
         <v>0</v>
       </c>
       <c r="E77" s="16">
         <v>2</v>
       </c>
       <c r="F77" s="16">
         <v>0</v>
       </c>
       <c r="G77" s="16">
         <v>0</v>
       </c>
       <c r="H77" s="16">
         <v>0</v>
       </c>
       <c r="I77" s="16">
@@ -15151,52 +15362,55 @@
       </c>
       <c r="BB77" s="16">
         <v>0</v>
       </c>
       <c r="BC77" s="16">
         <v>0</v>
       </c>
       <c r="BD77" s="16">
         <v>0</v>
       </c>
       <c r="BE77" s="16">
         <v>0</v>
       </c>
       <c r="BF77" s="16">
         <v>0</v>
       </c>
       <c r="BG77" s="16">
         <v>0</v>
       </c>
       <c r="BH77" s="16">
         <v>0</v>
       </c>
       <c r="BI77" s="16">
         <v>0</v>
       </c>
+      <c r="BJ77" s="19">
+        <v>1</v>
+      </c>
     </row>
-    <row r="78" spans="1:61" s="19" customFormat="1">
+    <row r="78" spans="1:62" s="19" customFormat="1">
       <c r="A78" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B78" s="16">
         <v>3</v>
       </c>
       <c r="C78" s="16">
         <v>3</v>
       </c>
       <c r="D78" s="16">
         <v>3</v>
       </c>
       <c r="E78" s="16">
         <v>2</v>
       </c>
       <c r="F78" s="16">
         <v>1</v>
       </c>
       <c r="G78" s="16">
         <v>1</v>
       </c>
       <c r="H78" s="16">
         <v>2</v>
       </c>
       <c r="I78" s="16">
@@ -15333,55 +15547,58 @@
       </c>
       <c r="BA78" s="16">
         <v>0</v>
       </c>
       <c r="BB78" s="16">
         <v>0</v>
       </c>
       <c r="BC78" s="16">
         <v>0</v>
       </c>
       <c r="BD78" s="16">
         <v>1</v>
       </c>
       <c r="BE78" s="16">
         <v>0</v>
       </c>
       <c r="BF78" s="16">
         <v>1</v>
       </c>
       <c r="BG78" s="19">
         <v>1</v>
       </c>
       <c r="BH78" s="19">
         <v>1</v>
       </c>
-      <c r="BI78" s="19">
+      <c r="BI78" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ78" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:61" s="19" customFormat="1">
+    <row r="79" spans="1:62" s="19" customFormat="1">
       <c r="A79" s="16" t="s">
         <v>100</v>
       </c>
       <c r="B79" s="16">
         <v>0</v>
       </c>
       <c r="C79" s="16">
         <v>2</v>
       </c>
       <c r="D79" s="16">
         <v>0</v>
       </c>
       <c r="E79" s="16">
         <v>2</v>
       </c>
       <c r="F79" s="16">
         <v>2</v>
       </c>
       <c r="G79" s="16">
         <v>1</v>
       </c>
       <c r="H79" s="16">
         <v>2</v>
       </c>
       <c r="I79" s="16">
@@ -15518,55 +15735,58 @@
       </c>
       <c r="BA79" s="16">
         <v>0</v>
       </c>
       <c r="BB79" s="16">
         <v>0</v>
       </c>
       <c r="BC79" s="16">
         <v>1</v>
       </c>
       <c r="BD79" s="16">
         <v>0</v>
       </c>
       <c r="BE79" s="16">
         <v>0</v>
       </c>
       <c r="BF79" s="16">
         <v>2</v>
       </c>
       <c r="BG79" s="19">
         <v>2</v>
       </c>
       <c r="BH79" s="19">
         <v>1</v>
       </c>
-      <c r="BI79" s="19">
+      <c r="BI79" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ79" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:61" s="19" customFormat="1">
+    <row r="80" spans="1:62" s="19" customFormat="1">
       <c r="A80" s="16" t="s">
         <v>103</v>
       </c>
       <c r="B80" s="16">
         <v>14</v>
       </c>
       <c r="C80" s="16">
         <v>7</v>
       </c>
       <c r="D80" s="16">
         <v>12</v>
       </c>
       <c r="E80" s="16">
         <v>9</v>
       </c>
       <c r="F80" s="16">
         <v>10</v>
       </c>
       <c r="G80" s="16">
         <v>13</v>
       </c>
       <c r="H80" s="16">
         <v>6</v>
       </c>
       <c r="I80" s="16">
@@ -15706,52 +15926,55 @@
       </c>
       <c r="BB80" s="16">
         <v>9</v>
       </c>
       <c r="BC80" s="16">
         <v>5</v>
       </c>
       <c r="BD80" s="16">
         <v>2</v>
       </c>
       <c r="BE80" s="16">
         <v>3</v>
       </c>
       <c r="BF80" s="16">
         <v>7</v>
       </c>
       <c r="BG80" s="19">
         <v>5</v>
       </c>
       <c r="BH80" s="19">
         <v>3</v>
       </c>
       <c r="BI80" s="19">
         <v>3</v>
       </c>
+      <c r="BJ80" s="19">
+        <v>7</v>
+      </c>
     </row>
-    <row r="81" spans="1:61" s="19" customFormat="1">
+    <row r="81" spans="1:62" s="19" customFormat="1">
       <c r="A81" s="16" t="s">
         <v>97</v>
       </c>
       <c r="B81" s="16">
         <v>97</v>
       </c>
       <c r="C81" s="16">
         <v>133</v>
       </c>
       <c r="D81" s="16">
         <v>113</v>
       </c>
       <c r="E81" s="16">
         <v>107</v>
       </c>
       <c r="F81" s="16">
         <v>106</v>
       </c>
       <c r="G81" s="16">
         <v>118</v>
       </c>
       <c r="H81" s="16">
         <v>105</v>
       </c>
       <c r="I81" s="16">
@@ -15891,52 +16114,55 @@
       </c>
       <c r="BB81" s="16">
         <v>67</v>
       </c>
       <c r="BC81" s="16">
         <v>37</v>
       </c>
       <c r="BD81" s="16">
         <v>42</v>
       </c>
       <c r="BE81" s="16">
         <v>41</v>
       </c>
       <c r="BF81" s="16">
         <v>71</v>
       </c>
       <c r="BG81" s="19">
         <v>63</v>
       </c>
       <c r="BH81" s="19">
         <v>78</v>
       </c>
       <c r="BI81" s="19">
         <v>62</v>
       </c>
+      <c r="BJ81" s="19">
+        <v>55</v>
+      </c>
     </row>
-    <row r="82" spans="1:61" s="19" customFormat="1">
+    <row r="82" spans="1:62" s="19" customFormat="1">
       <c r="A82" s="16" t="s">
         <v>109</v>
       </c>
       <c r="B82" s="16">
         <v>0</v>
       </c>
       <c r="C82" s="16">
         <v>0</v>
       </c>
       <c r="D82" s="16">
         <v>1</v>
       </c>
       <c r="E82" s="16">
         <v>0</v>
       </c>
       <c r="F82" s="16">
         <v>0</v>
       </c>
       <c r="G82" s="16">
         <v>0</v>
       </c>
       <c r="H82" s="16">
         <v>0</v>
       </c>
       <c r="I82" s="16">
@@ -16076,52 +16302,55 @@
       </c>
       <c r="BB82" s="23">
         <v>0</v>
       </c>
       <c r="BC82" s="23">
         <v>0</v>
       </c>
       <c r="BD82" s="23">
         <v>0</v>
       </c>
       <c r="BE82" s="23">
         <v>0</v>
       </c>
       <c r="BF82" s="23">
         <v>0</v>
       </c>
       <c r="BG82" s="23">
         <v>0</v>
       </c>
       <c r="BH82" s="23">
         <v>0</v>
       </c>
       <c r="BI82" s="23">
         <v>0</v>
       </c>
+      <c r="BJ82" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="83" spans="1:61">
+    <row r="83" spans="1:62">
       <c r="A83" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
@@ -16135,51 +16364,51 @@
       <c r="AE83" s="1"/>
       <c r="AF83" s="1"/>
       <c r="AG83" s="1"/>
       <c r="AH83" s="1"/>
       <c r="AI83" s="1"/>
       <c r="AJ83" s="1"/>
       <c r="AK83" s="1"/>
       <c r="AL83" s="1"/>
       <c r="AM83" s="1"/>
       <c r="AN83" s="1"/>
       <c r="AO83" s="1"/>
       <c r="AP83" s="1"/>
       <c r="AQ83" s="1"/>
       <c r="AR83" s="1"/>
       <c r="AS83" s="1"/>
       <c r="AT83" s="1"/>
       <c r="AU83" s="1"/>
       <c r="AV83" s="1"/>
       <c r="AW83" s="1"/>
       <c r="AX83" s="1"/>
       <c r="AY83" s="1"/>
       <c r="AZ83" s="1"/>
       <c r="BA83" s="1"/>
       <c r="BB83" s="25"/>
     </row>
-    <row r="85" spans="1:61" s="2" customFormat="1" ht="15.6">
+    <row r="85" spans="1:62" s="2" customFormat="1" ht="15.75">
       <c r="A85" s="10" t="s">
         <v>123</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H85" s="10" t="s">
         <v>13</v>
       </c>
       <c r="I85" s="10" t="s">
@@ -16319,52 +16548,55 @@
       </c>
       <c r="BB85" s="10" t="s">
         <v>63</v>
       </c>
       <c r="BC85" s="10" t="s">
         <v>64</v>
       </c>
       <c r="BD85" s="10" t="s">
         <v>65</v>
       </c>
       <c r="BE85" s="10" t="s">
         <v>66</v>
       </c>
       <c r="BF85" s="10" t="s">
         <v>67</v>
       </c>
       <c r="BG85" s="10" t="s">
         <v>116</v>
       </c>
       <c r="BH85" s="10" t="s">
         <v>117</v>
       </c>
       <c r="BI85" s="10" t="s">
         <v>119</v>
       </c>
+      <c r="BJ85" s="10" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="86" spans="1:61">
+    <row r="86" spans="1:62">
       <c r="A86" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B86" s="13">
         <f>SUM(B90:B109)</f>
         <v>1494</v>
       </c>
       <c r="C86" s="13">
         <f t="shared" ref="C86:BA86" si="66">SUM(C90:C109)</f>
         <v>1147</v>
       </c>
       <c r="D86" s="13">
         <f t="shared" si="66"/>
         <v>1329</v>
       </c>
       <c r="E86" s="13">
         <f t="shared" si="66"/>
         <v>1224</v>
       </c>
       <c r="F86" s="13">
         <f t="shared" si="66"/>
         <v>1546</v>
       </c>
       <c r="G86" s="13">
         <f t="shared" si="66"/>
@@ -16556,64 +16788,67 @@
       </c>
       <c r="BB86" s="13">
         <v>1193</v>
       </c>
       <c r="BC86" s="13">
         <v>1164</v>
       </c>
       <c r="BD86" s="13">
         <v>1487</v>
       </c>
       <c r="BE86" s="13">
         <v>1829</v>
       </c>
       <c r="BF86" s="13">
         <v>1158</v>
       </c>
       <c r="BG86" s="13">
         <v>1014</v>
       </c>
       <c r="BH86" s="13">
         <v>1043</v>
       </c>
       <c r="BI86" s="13">
         <v>1114</v>
       </c>
+      <c r="BJ86" s="13">
+        <v>1089</v>
+      </c>
     </row>
-    <row r="87" spans="1:61">
+    <row r="87" spans="1:62">
       <c r="A87" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C87" s="14">
         <f>C86/B9*100</f>
         <v>2.3832280585106385</v>
       </c>
       <c r="D87" s="14">
-        <f t="shared" ref="D87:BI87" si="67">D86/C9*100</f>
+        <f t="shared" ref="D87:BJ87" si="67">D86/C9*100</f>
         <v>2.718402912720653</v>
       </c>
       <c r="E87" s="14">
         <f t="shared" si="67"/>
         <v>2.4695343394399161</v>
       </c>
       <c r="F87" s="14">
         <f t="shared" si="67"/>
         <v>3.0926803896857309</v>
       </c>
       <c r="G87" s="14">
         <f t="shared" si="67"/>
         <v>2.4141833270463975</v>
       </c>
       <c r="H87" s="14">
         <f t="shared" si="67"/>
         <v>2.4556509439522229</v>
       </c>
       <c r="I87" s="14">
         <f t="shared" si="67"/>
         <v>2.5803936854414342</v>
       </c>
       <c r="J87" s="14">
         <f t="shared" si="67"/>
         <v>3.1444347573379834</v>
@@ -16790,62 +17025,66 @@
         <f t="shared" si="67"/>
         <v>2.1819279788958457</v>
       </c>
       <c r="BB87" s="14">
         <f t="shared" si="67"/>
         <v>1.9020136154201808</v>
       </c>
       <c r="BC87" s="14">
         <f t="shared" si="67"/>
         <v>1.8565481601990526</v>
       </c>
       <c r="BD87" s="14">
         <f t="shared" si="67"/>
         <v>2.4010980138866462</v>
       </c>
       <c r="BE87" s="14">
         <f t="shared" si="67"/>
         <v>2.9690594461218791</v>
       </c>
       <c r="BF87" s="14">
         <f t="shared" si="67"/>
         <v>1.8870076751348446</v>
       </c>
       <c r="BG87" s="14">
         <f t="shared" si="67"/>
-        <v>1.658380217192202</v>
+        <v>1.6537012574000685</v>
       </c>
       <c r="BH87" s="14">
         <f t="shared" si="67"/>
-        <v>1.6969282832226995</v>
+        <v>1.6925773262795756</v>
       </c>
       <c r="BI87" s="14">
         <f t="shared" si="67"/>
-        <v>1.8020932753126162</v>
+        <v>1.7978180879220194</v>
+      </c>
+      <c r="BJ87" s="14">
+        <f t="shared" si="67"/>
+        <v>1.754188144329897</v>
       </c>
     </row>
-    <row r="89" spans="1:61" s="28" customFormat="1" ht="15.6">
+    <row r="89" spans="1:62" s="28" customFormat="1" ht="15.75">
       <c r="A89" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="27">
         <f t="shared" ref="B89:BE89" si="68">SUM(B90:B109)</f>
         <v>1494</v>
       </c>
       <c r="C89" s="27">
         <f t="shared" si="68"/>
         <v>1147</v>
       </c>
       <c r="D89" s="27">
         <f t="shared" si="68"/>
         <v>1329</v>
       </c>
       <c r="E89" s="27">
         <f t="shared" si="68"/>
         <v>1224</v>
       </c>
       <c r="F89" s="27">
         <f t="shared" si="68"/>
         <v>1546</v>
       </c>
       <c r="G89" s="27">
         <f t="shared" si="68"/>
@@ -17042,55 +17281,59 @@
       <c r="BC89" s="27">
         <f t="shared" si="68"/>
         <v>1164</v>
       </c>
       <c r="BD89" s="27">
         <f t="shared" si="68"/>
         <v>1487</v>
       </c>
       <c r="BE89" s="27">
         <f t="shared" si="68"/>
         <v>1829</v>
       </c>
       <c r="BF89" s="27">
         <f t="shared" ref="BF89:BH89" si="69">SUM(BF90:BF109)</f>
         <v>1158</v>
       </c>
       <c r="BG89" s="27">
         <f t="shared" si="69"/>
         <v>1014</v>
       </c>
       <c r="BH89" s="27">
         <f t="shared" si="69"/>
         <v>1043</v>
       </c>
       <c r="BI89" s="27">
-        <f t="shared" ref="BI89" si="70">SUM(BI90:BI109)</f>
+        <f t="shared" ref="BI89:BJ89" si="70">SUM(BI90:BI109)</f>
         <v>1114</v>
       </c>
+      <c r="BJ89" s="27">
+        <f t="shared" si="70"/>
+        <v>1089</v>
+      </c>
     </row>
-    <row r="90" spans="1:61" s="19" customFormat="1">
+    <row r="90" spans="1:62" s="19" customFormat="1">
       <c r="A90" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B90" s="16">
         <v>96</v>
       </c>
       <c r="C90" s="16">
         <v>54</v>
       </c>
       <c r="D90" s="16">
         <v>103</v>
       </c>
       <c r="E90" s="16">
         <v>76</v>
       </c>
       <c r="F90" s="16">
         <v>122</v>
       </c>
       <c r="G90" s="16">
         <v>79</v>
       </c>
       <c r="H90" s="16">
         <v>94</v>
       </c>
       <c r="I90" s="16">
@@ -17230,52 +17473,55 @@
       </c>
       <c r="BB90" s="16">
         <v>78</v>
       </c>
       <c r="BC90" s="16">
         <v>103</v>
       </c>
       <c r="BD90" s="16">
         <v>83</v>
       </c>
       <c r="BE90" s="16">
         <v>81</v>
       </c>
       <c r="BF90" s="16">
         <v>115</v>
       </c>
       <c r="BG90" s="19">
         <v>95</v>
       </c>
       <c r="BH90" s="19">
         <v>80</v>
       </c>
       <c r="BI90" s="19">
         <v>89</v>
       </c>
+      <c r="BJ90" s="19">
+        <v>99</v>
+      </c>
     </row>
-    <row r="91" spans="1:61" s="19" customFormat="1">
+    <row r="91" spans="1:62" s="19" customFormat="1">
       <c r="A91" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B91" s="16">
         <v>1</v>
       </c>
       <c r="C91" s="16">
         <v>2</v>
       </c>
       <c r="D91" s="16">
         <v>0</v>
       </c>
       <c r="E91" s="16">
         <v>1</v>
       </c>
       <c r="F91" s="16">
         <v>0</v>
       </c>
       <c r="G91" s="16">
         <v>2</v>
       </c>
       <c r="H91" s="16">
         <v>2</v>
       </c>
       <c r="I91" s="16">
@@ -17415,52 +17661,55 @@
       </c>
       <c r="BB91" s="16">
         <v>1</v>
       </c>
       <c r="BC91" s="16">
         <v>0</v>
       </c>
       <c r="BD91" s="16">
         <v>0</v>
       </c>
       <c r="BE91" s="16">
         <v>2</v>
       </c>
       <c r="BF91" s="16">
         <v>0</v>
       </c>
       <c r="BG91" s="19">
         <v>1</v>
       </c>
       <c r="BH91" s="31">
         <v>0</v>
       </c>
       <c r="BI91" s="31">
         <v>1</v>
       </c>
+      <c r="BJ91" s="19">
+        <v>1</v>
+      </c>
     </row>
-    <row r="92" spans="1:61" s="19" customFormat="1">
+    <row r="92" spans="1:62" s="19" customFormat="1">
       <c r="A92" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B92" s="16">
         <v>110</v>
       </c>
       <c r="C92" s="16">
         <v>75</v>
       </c>
       <c r="D92" s="16">
         <v>92</v>
       </c>
       <c r="E92" s="16">
         <v>73</v>
       </c>
       <c r="F92" s="16">
         <v>100</v>
       </c>
       <c r="G92" s="16">
         <v>70</v>
       </c>
       <c r="H92" s="16">
         <v>85</v>
       </c>
       <c r="I92" s="16">
@@ -17600,52 +17849,55 @@
       </c>
       <c r="BB92" s="16">
         <v>111</v>
       </c>
       <c r="BC92" s="16">
         <v>108</v>
       </c>
       <c r="BD92" s="16">
         <v>141</v>
       </c>
       <c r="BE92" s="16">
         <v>151</v>
       </c>
       <c r="BF92" s="16">
         <v>94</v>
       </c>
       <c r="BG92" s="19">
         <v>75</v>
       </c>
       <c r="BH92" s="19">
         <v>75</v>
       </c>
       <c r="BI92" s="19">
         <v>91</v>
       </c>
+      <c r="BJ92" s="19">
+        <v>87</v>
+      </c>
     </row>
-    <row r="93" spans="1:61" s="19" customFormat="1">
+    <row r="93" spans="1:62" s="19" customFormat="1">
       <c r="A93" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B93" s="16">
         <v>2</v>
       </c>
       <c r="C93" s="16">
         <v>1</v>
       </c>
       <c r="D93" s="16">
         <v>0</v>
       </c>
       <c r="E93" s="16">
         <v>1</v>
       </c>
       <c r="F93" s="16">
         <v>0</v>
       </c>
       <c r="G93" s="16">
         <v>0</v>
       </c>
       <c r="H93" s="16">
         <v>0</v>
       </c>
       <c r="I93" s="16">
@@ -17782,55 +18034,58 @@
       </c>
       <c r="BA93" s="16">
         <v>0</v>
       </c>
       <c r="BB93" s="16">
         <v>0</v>
       </c>
       <c r="BC93" s="16">
         <v>0</v>
       </c>
       <c r="BD93" s="16">
         <v>0</v>
       </c>
       <c r="BE93" s="16">
         <v>4</v>
       </c>
       <c r="BF93" s="16">
         <v>0</v>
       </c>
       <c r="BG93" s="16">
         <v>0</v>
       </c>
       <c r="BH93" s="19">
         <v>2</v>
       </c>
-      <c r="BI93" s="19">
-        <v>0</v>
+      <c r="BI93" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ93" s="19">
+        <v>2</v>
       </c>
     </row>
-    <row r="94" spans="1:61" s="19" customFormat="1">
+    <row r="94" spans="1:62" s="19" customFormat="1">
       <c r="A94" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B94" s="16">
         <v>4</v>
       </c>
       <c r="C94" s="16">
         <v>6</v>
       </c>
       <c r="D94" s="16">
         <v>2</v>
       </c>
       <c r="E94" s="16">
         <v>0</v>
       </c>
       <c r="F94" s="16">
         <v>0</v>
       </c>
       <c r="G94" s="16">
         <v>4</v>
       </c>
       <c r="H94" s="16">
         <v>2</v>
       </c>
       <c r="I94" s="16">
@@ -17970,52 +18225,55 @@
       </c>
       <c r="BB94" s="16">
         <v>0</v>
       </c>
       <c r="BC94" s="16">
         <v>3</v>
       </c>
       <c r="BD94" s="16">
         <v>2</v>
       </c>
       <c r="BE94" s="16">
         <v>6</v>
       </c>
       <c r="BF94" s="16">
         <v>5</v>
       </c>
       <c r="BG94" s="19">
         <v>8</v>
       </c>
       <c r="BH94" s="19">
         <v>6</v>
       </c>
       <c r="BI94" s="19">
         <v>2</v>
       </c>
+      <c r="BJ94" s="19">
+        <v>1</v>
+      </c>
     </row>
-    <row r="95" spans="1:61" s="19" customFormat="1">
+    <row r="95" spans="1:62" s="19" customFormat="1">
       <c r="A95" s="16" t="s">
         <v>74</v>
       </c>
       <c r="B95" s="16">
         <v>355</v>
       </c>
       <c r="C95" s="16">
         <v>282</v>
       </c>
       <c r="D95" s="16">
         <v>308</v>
       </c>
       <c r="E95" s="16">
         <v>269</v>
       </c>
       <c r="F95" s="16">
         <v>380</v>
       </c>
       <c r="G95" s="16">
         <v>314</v>
       </c>
       <c r="H95" s="16">
         <v>325</v>
       </c>
       <c r="I95" s="16">
@@ -18155,52 +18413,55 @@
       </c>
       <c r="BB95" s="16">
         <v>140</v>
       </c>
       <c r="BC95" s="16">
         <v>123</v>
       </c>
       <c r="BD95" s="16">
         <v>176</v>
       </c>
       <c r="BE95" s="16">
         <v>184</v>
       </c>
       <c r="BF95" s="16">
         <v>161</v>
       </c>
       <c r="BG95" s="19">
         <v>127</v>
       </c>
       <c r="BH95" s="19">
         <v>125</v>
       </c>
       <c r="BI95" s="19">
         <v>151</v>
       </c>
+      <c r="BJ95" s="19">
+        <v>128</v>
+      </c>
     </row>
-    <row r="96" spans="1:61" s="19" customFormat="1">
+    <row r="96" spans="1:62" s="19" customFormat="1">
       <c r="A96" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B96" s="16">
         <v>195</v>
       </c>
       <c r="C96" s="16">
         <v>126</v>
       </c>
       <c r="D96" s="16">
         <v>157</v>
       </c>
       <c r="E96" s="16">
         <v>137</v>
       </c>
       <c r="F96" s="16">
         <v>169</v>
       </c>
       <c r="G96" s="16">
         <v>121</v>
       </c>
       <c r="H96" s="16">
         <v>109</v>
       </c>
       <c r="I96" s="16">
@@ -18340,52 +18601,55 @@
       </c>
       <c r="BB96" s="16">
         <v>120</v>
       </c>
       <c r="BC96" s="16">
         <v>87</v>
       </c>
       <c r="BD96" s="16">
         <v>138</v>
       </c>
       <c r="BE96" s="16">
         <v>157</v>
       </c>
       <c r="BF96" s="16">
         <v>115</v>
       </c>
       <c r="BG96" s="19">
         <v>113</v>
       </c>
       <c r="BH96" s="19">
         <v>99</v>
       </c>
       <c r="BI96" s="19">
         <v>114</v>
       </c>
+      <c r="BJ96" s="19">
+        <v>138</v>
+      </c>
     </row>
-    <row r="97" spans="1:61" s="19" customFormat="1">
+    <row r="97" spans="1:62" s="19" customFormat="1">
       <c r="A97" s="16" t="s">
         <v>76</v>
       </c>
       <c r="B97" s="16">
         <v>65</v>
       </c>
       <c r="C97" s="16">
         <v>64</v>
       </c>
       <c r="D97" s="16">
         <v>81</v>
       </c>
       <c r="E97" s="16">
         <v>42</v>
       </c>
       <c r="F97" s="16">
         <v>73</v>
       </c>
       <c r="G97" s="16">
         <v>51</v>
       </c>
       <c r="H97" s="16">
         <v>43</v>
       </c>
       <c r="I97" s="16">
@@ -18525,52 +18789,55 @@
       </c>
       <c r="BB97" s="16">
         <v>43</v>
       </c>
       <c r="BC97" s="16">
         <v>32</v>
       </c>
       <c r="BD97" s="16">
         <v>50</v>
       </c>
       <c r="BE97" s="16">
         <v>69</v>
       </c>
       <c r="BF97" s="16">
         <v>56</v>
       </c>
       <c r="BG97" s="19">
         <v>54</v>
       </c>
       <c r="BH97" s="19">
         <v>58</v>
       </c>
       <c r="BI97" s="19">
         <v>55</v>
       </c>
+      <c r="BJ97" s="19">
+        <v>43</v>
+      </c>
     </row>
-    <row r="98" spans="1:61" s="19" customFormat="1">
+    <row r="98" spans="1:62" s="19" customFormat="1">
       <c r="A98" s="16" t="s">
         <v>77</v>
       </c>
       <c r="B98" s="16">
         <v>55</v>
       </c>
       <c r="C98" s="16">
         <v>33</v>
       </c>
       <c r="D98" s="16">
         <v>26</v>
       </c>
       <c r="E98" s="16">
         <v>36</v>
       </c>
       <c r="F98" s="16">
         <v>53</v>
       </c>
       <c r="G98" s="16">
         <v>29</v>
       </c>
       <c r="H98" s="16">
         <v>36</v>
       </c>
       <c r="I98" s="16">
@@ -18710,52 +18977,55 @@
       </c>
       <c r="BB98" s="16">
         <v>42</v>
       </c>
       <c r="BC98" s="16">
         <v>28</v>
       </c>
       <c r="BD98" s="16">
         <v>48</v>
       </c>
       <c r="BE98" s="16">
         <v>66</v>
       </c>
       <c r="BF98" s="16">
         <v>45</v>
       </c>
       <c r="BG98" s="19">
         <v>53</v>
       </c>
       <c r="BH98" s="19">
         <v>43</v>
       </c>
       <c r="BI98" s="19">
         <v>32</v>
       </c>
+      <c r="BJ98" s="19">
+        <v>45</v>
+      </c>
     </row>
-    <row r="99" spans="1:61" s="19" customFormat="1">
+    <row r="99" spans="1:62" s="19" customFormat="1">
       <c r="A99" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B99" s="16">
         <v>31</v>
       </c>
       <c r="C99" s="16">
         <v>20</v>
       </c>
       <c r="D99" s="16">
         <v>28</v>
       </c>
       <c r="E99" s="16">
         <v>28</v>
       </c>
       <c r="F99" s="16">
         <v>34</v>
       </c>
       <c r="G99" s="16">
         <v>18</v>
       </c>
       <c r="H99" s="16">
         <v>19</v>
       </c>
       <c r="I99" s="16">
@@ -18895,52 +19165,55 @@
       </c>
       <c r="BB99" s="16">
         <v>16</v>
       </c>
       <c r="BC99" s="16">
         <v>17</v>
       </c>
       <c r="BD99" s="16">
         <v>33</v>
       </c>
       <c r="BE99" s="16">
         <v>35</v>
       </c>
       <c r="BF99" s="16">
         <v>21</v>
       </c>
       <c r="BG99" s="19">
         <v>20</v>
       </c>
       <c r="BH99" s="19">
         <v>16</v>
       </c>
       <c r="BI99" s="19">
         <v>32</v>
       </c>
+      <c r="BJ99" s="19">
+        <v>17</v>
+      </c>
     </row>
-    <row r="100" spans="1:61" s="19" customFormat="1">
+    <row r="100" spans="1:62" s="19" customFormat="1">
       <c r="A100" s="16" t="s">
         <v>79</v>
       </c>
       <c r="B100" s="16">
         <v>9</v>
       </c>
       <c r="C100" s="16">
         <v>5</v>
       </c>
       <c r="D100" s="16">
         <v>9</v>
       </c>
       <c r="E100" s="16">
         <v>13</v>
       </c>
       <c r="F100" s="16">
         <v>13</v>
       </c>
       <c r="G100" s="16">
         <v>1</v>
       </c>
       <c r="H100" s="16">
         <v>5</v>
       </c>
       <c r="I100" s="16">
@@ -19080,52 +19353,55 @@
       </c>
       <c r="BB100" s="16">
         <v>5</v>
       </c>
       <c r="BC100" s="16">
         <v>8</v>
       </c>
       <c r="BD100" s="16">
         <v>9</v>
       </c>
       <c r="BE100" s="16">
         <v>13</v>
       </c>
       <c r="BF100" s="16">
         <v>9</v>
       </c>
       <c r="BG100" s="19">
         <v>16</v>
       </c>
       <c r="BH100" s="19">
         <v>9</v>
       </c>
       <c r="BI100" s="19">
         <v>14</v>
       </c>
+      <c r="BJ100" s="19">
+        <v>3</v>
+      </c>
     </row>
-    <row r="101" spans="1:61" s="19" customFormat="1">
+    <row r="101" spans="1:62" s="19" customFormat="1">
       <c r="A101" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B101" s="16">
         <v>24</v>
       </c>
       <c r="C101" s="16">
         <v>16</v>
       </c>
       <c r="D101" s="16">
         <v>29</v>
       </c>
       <c r="E101" s="16">
         <v>34</v>
       </c>
       <c r="F101" s="16">
         <v>26</v>
       </c>
       <c r="G101" s="16">
         <v>21</v>
       </c>
       <c r="H101" s="16">
         <v>23</v>
       </c>
       <c r="I101" s="16">
@@ -19265,52 +19541,55 @@
       </c>
       <c r="BB101" s="16">
         <v>40</v>
       </c>
       <c r="BC101" s="16">
         <v>26</v>
       </c>
       <c r="BD101" s="16">
         <v>36</v>
       </c>
       <c r="BE101" s="16">
         <v>80</v>
       </c>
       <c r="BF101" s="16">
         <v>36</v>
       </c>
       <c r="BG101" s="19">
         <v>48</v>
       </c>
       <c r="BH101" s="19">
         <v>61</v>
       </c>
       <c r="BI101" s="19">
         <v>44</v>
       </c>
+      <c r="BJ101" s="19">
+        <v>57</v>
+      </c>
     </row>
-    <row r="102" spans="1:61" s="19" customFormat="1">
+    <row r="102" spans="1:62" s="19" customFormat="1">
       <c r="A102" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B102" s="16">
         <v>93</v>
       </c>
       <c r="C102" s="16">
         <v>69</v>
       </c>
       <c r="D102" s="16">
         <v>71</v>
       </c>
       <c r="E102" s="16">
         <v>106</v>
       </c>
       <c r="F102" s="16">
         <v>81</v>
       </c>
       <c r="G102" s="16">
         <v>62</v>
       </c>
       <c r="H102" s="16">
         <v>67</v>
       </c>
       <c r="I102" s="16">
@@ -19450,52 +19729,55 @@
       </c>
       <c r="BB102" s="16">
         <v>70</v>
       </c>
       <c r="BC102" s="16">
         <v>65</v>
       </c>
       <c r="BD102" s="16">
         <v>80</v>
       </c>
       <c r="BE102" s="16">
         <v>113</v>
       </c>
       <c r="BF102" s="16">
         <v>62</v>
       </c>
       <c r="BG102" s="19">
         <v>53</v>
       </c>
       <c r="BH102" s="19">
         <v>52</v>
       </c>
       <c r="BI102" s="19">
         <v>82</v>
       </c>
+      <c r="BJ102" s="19">
+        <v>49</v>
+      </c>
     </row>
-    <row r="103" spans="1:61" s="19" customFormat="1">
+    <row r="103" spans="1:62" s="19" customFormat="1">
       <c r="A103" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B103" s="16">
         <v>200</v>
       </c>
       <c r="C103" s="16">
         <v>183</v>
       </c>
       <c r="D103" s="16">
         <v>196</v>
       </c>
       <c r="E103" s="16">
         <v>150</v>
       </c>
       <c r="F103" s="16">
         <v>245</v>
       </c>
       <c r="G103" s="16">
         <v>241</v>
       </c>
       <c r="H103" s="16">
         <v>217</v>
       </c>
       <c r="I103" s="16">
@@ -19635,52 +19917,55 @@
       </c>
       <c r="BB103" s="16">
         <v>257</v>
       </c>
       <c r="BC103" s="16">
         <v>216</v>
       </c>
       <c r="BD103" s="16">
         <v>282</v>
       </c>
       <c r="BE103" s="16">
         <v>250</v>
       </c>
       <c r="BF103" s="16">
         <v>222</v>
       </c>
       <c r="BG103" s="19">
         <v>169</v>
       </c>
       <c r="BH103" s="19">
         <v>219</v>
       </c>
       <c r="BI103" s="19">
         <v>169</v>
       </c>
+      <c r="BJ103" s="19">
+        <v>209</v>
+      </c>
     </row>
-    <row r="104" spans="1:61" s="19" customFormat="1">
+    <row r="104" spans="1:62" s="19" customFormat="1">
       <c r="A104" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B104" s="16">
         <v>0</v>
       </c>
       <c r="C104" s="16">
         <v>0</v>
       </c>
       <c r="D104" s="16">
         <v>0</v>
       </c>
       <c r="E104" s="16">
         <v>0</v>
       </c>
       <c r="F104" s="16">
         <v>0</v>
       </c>
       <c r="G104" s="16">
         <v>0</v>
       </c>
       <c r="H104" s="16">
         <v>0</v>
       </c>
       <c r="I104" s="16">
@@ -19820,52 +20105,55 @@
       </c>
       <c r="BB104" s="16">
         <v>0</v>
       </c>
       <c r="BC104" s="16">
         <v>0</v>
       </c>
       <c r="BD104" s="16">
         <v>0</v>
       </c>
       <c r="BE104" s="16">
         <v>0</v>
       </c>
       <c r="BF104" s="16">
         <v>0</v>
       </c>
       <c r="BG104" s="16">
         <v>0</v>
       </c>
       <c r="BH104" s="16">
         <v>0</v>
       </c>
       <c r="BI104" s="16">
         <v>0</v>
       </c>
+      <c r="BJ104" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="105" spans="1:61" s="19" customFormat="1">
+    <row r="105" spans="1:62" s="19" customFormat="1">
       <c r="A105" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B105" s="16">
         <v>66</v>
       </c>
       <c r="C105" s="16">
         <v>47</v>
       </c>
       <c r="D105" s="16">
         <v>57</v>
       </c>
       <c r="E105" s="16">
         <v>65</v>
       </c>
       <c r="F105" s="16">
         <v>67</v>
       </c>
       <c r="G105" s="16">
         <v>46</v>
       </c>
       <c r="H105" s="16">
         <v>54</v>
       </c>
       <c r="I105" s="16">
@@ -20005,52 +20293,55 @@
       </c>
       <c r="BB105" s="16">
         <v>38</v>
       </c>
       <c r="BC105" s="16">
         <v>69</v>
       </c>
       <c r="BD105" s="16">
         <v>63</v>
       </c>
       <c r="BE105" s="16">
         <v>79</v>
       </c>
       <c r="BF105" s="16">
         <v>47</v>
       </c>
       <c r="BG105" s="19">
         <v>42</v>
       </c>
       <c r="BH105" s="19">
         <v>38</v>
       </c>
       <c r="BI105" s="19">
         <v>46</v>
       </c>
+      <c r="BJ105" s="19">
+        <v>35</v>
+      </c>
     </row>
-    <row r="106" spans="1:61" s="19" customFormat="1">
+    <row r="106" spans="1:62" s="19" customFormat="1">
       <c r="A106" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B106" s="16">
         <v>82</v>
       </c>
       <c r="C106" s="16">
         <v>84</v>
       </c>
       <c r="D106" s="16">
         <v>95</v>
       </c>
       <c r="E106" s="16">
         <v>85</v>
       </c>
       <c r="F106" s="16">
         <v>86</v>
       </c>
       <c r="G106" s="16">
         <v>80</v>
       </c>
       <c r="H106" s="16">
         <v>78</v>
       </c>
       <c r="I106" s="16">
@@ -20190,52 +20481,55 @@
       </c>
       <c r="BB106" s="16">
         <v>136</v>
       </c>
       <c r="BC106" s="16">
         <v>181</v>
       </c>
       <c r="BD106" s="16">
         <v>188</v>
       </c>
       <c r="BE106" s="16">
         <v>166</v>
       </c>
       <c r="BF106" s="16">
         <v>104</v>
       </c>
       <c r="BG106" s="19">
         <v>89</v>
       </c>
       <c r="BH106" s="19">
         <v>99</v>
       </c>
       <c r="BI106" s="19">
         <v>122</v>
       </c>
+      <c r="BJ106" s="19">
+        <v>106</v>
+      </c>
     </row>
-    <row r="107" spans="1:61" s="19" customFormat="1">
+    <row r="107" spans="1:62" s="19" customFormat="1">
       <c r="A107" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B107" s="16">
         <v>42</v>
       </c>
       <c r="C107" s="16">
         <v>32</v>
       </c>
       <c r="D107" s="16">
         <v>45</v>
       </c>
       <c r="E107" s="16">
         <v>51</v>
       </c>
       <c r="F107" s="16">
         <v>47</v>
       </c>
       <c r="G107" s="16">
         <v>34</v>
       </c>
       <c r="H107" s="16">
         <v>50</v>
       </c>
       <c r="I107" s="16">
@@ -20375,52 +20669,55 @@
       </c>
       <c r="BB107" s="16">
         <v>49</v>
       </c>
       <c r="BC107" s="16">
         <v>55</v>
       </c>
       <c r="BD107" s="16">
         <v>67</v>
       </c>
       <c r="BE107" s="16">
         <v>97</v>
       </c>
       <c r="BF107" s="16">
         <v>38</v>
       </c>
       <c r="BG107" s="19">
         <v>24</v>
       </c>
       <c r="BH107" s="19">
         <v>26</v>
       </c>
       <c r="BI107" s="19">
         <v>30</v>
       </c>
+      <c r="BJ107" s="19">
+        <v>34</v>
+      </c>
     </row>
-    <row r="108" spans="1:61" s="19" customFormat="1">
+    <row r="108" spans="1:62" s="19" customFormat="1">
       <c r="A108" s="16" t="s">
         <v>87</v>
       </c>
       <c r="B108" s="16">
         <v>64</v>
       </c>
       <c r="C108" s="16">
         <v>48</v>
       </c>
       <c r="D108" s="16">
         <v>30</v>
       </c>
       <c r="E108" s="16">
         <v>57</v>
       </c>
       <c r="F108" s="16">
         <v>50</v>
       </c>
       <c r="G108" s="16">
         <v>43</v>
       </c>
       <c r="H108" s="16">
         <v>41</v>
       </c>
       <c r="I108" s="16">
@@ -20560,52 +20857,55 @@
       </c>
       <c r="BB108" s="16">
         <v>47</v>
       </c>
       <c r="BC108" s="16">
         <v>43</v>
       </c>
       <c r="BD108" s="16">
         <v>91</v>
       </c>
       <c r="BE108" s="16">
         <v>276</v>
       </c>
       <c r="BF108" s="16">
         <v>28</v>
       </c>
       <c r="BG108" s="19">
         <v>27</v>
       </c>
       <c r="BH108" s="19">
         <v>35</v>
       </c>
       <c r="BI108" s="19">
         <v>40</v>
       </c>
+      <c r="BJ108" s="19">
+        <v>35</v>
+      </c>
     </row>
-    <row r="109" spans="1:61" s="19" customFormat="1">
+    <row r="109" spans="1:62" s="19" customFormat="1">
       <c r="A109" s="16" t="s">
         <v>89</v>
       </c>
       <c r="B109" s="16">
         <v>0</v>
       </c>
       <c r="C109" s="16">
         <v>0</v>
       </c>
       <c r="D109" s="16">
         <v>0</v>
       </c>
       <c r="E109" s="16">
         <v>0</v>
       </c>
       <c r="F109" s="16">
         <v>0</v>
       </c>
       <c r="G109" s="16">
         <v>0</v>
       </c>
       <c r="H109" s="16">
         <v>0</v>
       </c>
       <c r="I109" s="16">
@@ -20739,52 +21039,61 @@
       </c>
       <c r="AZ109" s="16">
         <v>0</v>
       </c>
       <c r="BA109" s="16">
         <v>0</v>
       </c>
       <c r="BB109" s="16">
         <v>0</v>
       </c>
       <c r="BC109" s="16">
         <v>0</v>
       </c>
       <c r="BD109" s="16">
         <v>0</v>
       </c>
       <c r="BE109" s="16">
         <v>0</v>
       </c>
       <c r="BF109" s="16">
         <v>0</v>
       </c>
       <c r="BG109" s="16">
         <v>0</v>
       </c>
+      <c r="BH109" s="16">
+        <v>0</v>
+      </c>
+      <c r="BI109" s="16">
+        <v>0</v>
+      </c>
+      <c r="BJ109" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="110" spans="1:61">
+    <row r="110" spans="1:62">
       <c r="A110" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B110" s="25"/>
       <c r="C110" s="25"/>
       <c r="D110" s="25"/>
       <c r="E110" s="25"/>
       <c r="F110" s="25"/>
       <c r="G110" s="25"/>
       <c r="H110" s="25"/>
       <c r="I110" s="25"/>
       <c r="J110" s="25"/>
       <c r="K110" s="25"/>
       <c r="L110" s="25"/>
       <c r="M110" s="25"/>
       <c r="N110" s="25"/>
       <c r="O110" s="25"/>
       <c r="P110" s="25"/>
       <c r="Q110" s="25"/>
       <c r="R110" s="25"/>
       <c r="S110" s="25"/>
       <c r="T110" s="25"/>
       <c r="U110" s="25"/>
       <c r="V110" s="25"/>
       <c r="W110" s="25"/>
@@ -20798,51 +21107,51 @@
       <c r="AE110" s="25"/>
       <c r="AF110" s="25"/>
       <c r="AG110" s="25"/>
       <c r="AH110" s="25"/>
       <c r="AI110" s="25"/>
       <c r="AJ110" s="25"/>
       <c r="AK110" s="25"/>
       <c r="AL110" s="25"/>
       <c r="AM110" s="25"/>
       <c r="AN110" s="25"/>
       <c r="AO110" s="25"/>
       <c r="AP110" s="25"/>
       <c r="AQ110" s="25"/>
       <c r="AR110" s="25"/>
       <c r="AS110" s="25"/>
       <c r="AT110" s="25"/>
       <c r="AU110" s="25"/>
       <c r="AV110" s="25"/>
       <c r="AW110" s="25"/>
       <c r="AX110" s="25"/>
       <c r="AY110" s="25"/>
       <c r="AZ110" s="25"/>
       <c r="BA110" s="25"/>
       <c r="BB110" s="25"/>
     </row>
-    <row r="111" spans="1:61" s="28" customFormat="1" ht="15.6">
+    <row r="111" spans="1:62" s="28" customFormat="1" ht="15.75">
       <c r="A111" s="11" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="27">
         <f t="shared" ref="B111:BH111" si="71">SUM(B112:B130)</f>
         <v>1494</v>
       </c>
       <c r="C111" s="27">
         <f t="shared" si="71"/>
         <v>1147</v>
       </c>
       <c r="D111" s="27">
         <f t="shared" si="71"/>
         <v>1329</v>
       </c>
       <c r="E111" s="27">
         <f t="shared" si="71"/>
         <v>1224</v>
       </c>
       <c r="F111" s="27">
         <f t="shared" si="71"/>
         <v>1546</v>
       </c>
       <c r="G111" s="27">
         <f t="shared" si="71"/>
@@ -21039,55 +21348,59 @@
       <c r="BC111" s="27">
         <f t="shared" si="71"/>
         <v>1164</v>
       </c>
       <c r="BD111" s="27">
         <f t="shared" si="71"/>
         <v>1487</v>
       </c>
       <c r="BE111" s="27">
         <f t="shared" si="71"/>
         <v>1829</v>
       </c>
       <c r="BF111" s="27">
         <f t="shared" si="71"/>
         <v>1158</v>
       </c>
       <c r="BG111" s="27">
         <f t="shared" si="71"/>
         <v>1014</v>
       </c>
       <c r="BH111" s="27">
         <f t="shared" si="71"/>
         <v>1043</v>
       </c>
       <c r="BI111" s="27">
-        <f t="shared" ref="BI111" si="72">SUM(BI112:BI130)</f>
+        <f t="shared" ref="BI111:BJ111" si="72">SUM(BI112:BI130)</f>
         <v>1114</v>
       </c>
+      <c r="BJ111" s="27">
+        <f t="shared" si="72"/>
+        <v>1089</v>
+      </c>
     </row>
-    <row r="112" spans="1:61">
+    <row r="112" spans="1:62">
       <c r="A112" t="s">
         <v>92</v>
       </c>
       <c r="B112" s="16">
         <v>1327</v>
       </c>
       <c r="C112" s="16">
         <v>1021</v>
       </c>
       <c r="D112" s="16">
         <v>1195</v>
       </c>
       <c r="E112" s="16">
         <v>1070</v>
       </c>
       <c r="F112" s="16">
         <v>1406</v>
       </c>
       <c r="G112" s="16">
         <v>1091</v>
       </c>
       <c r="H112" s="16">
         <v>1151</v>
       </c>
       <c r="I112" s="16">
@@ -21227,52 +21540,55 @@
       </c>
       <c r="BB112" s="16">
         <v>1008</v>
       </c>
       <c r="BC112" s="16">
         <v>1038</v>
       </c>
       <c r="BD112" s="16">
         <v>1224</v>
       </c>
       <c r="BE112" s="16">
         <v>1224</v>
       </c>
       <c r="BF112" s="16">
         <v>922</v>
       </c>
       <c r="BG112">
         <v>794</v>
       </c>
       <c r="BH112">
         <v>832</v>
       </c>
       <c r="BI112">
         <v>837</v>
       </c>
+      <c r="BJ112">
+        <v>873</v>
+      </c>
     </row>
-    <row r="113" spans="1:61">
+    <row r="113" spans="1:62">
       <c r="A113" t="s">
         <v>94</v>
       </c>
       <c r="B113" s="16">
         <v>0</v>
       </c>
       <c r="C113" s="16">
         <v>0</v>
       </c>
       <c r="D113" s="16">
         <v>0</v>
       </c>
       <c r="E113" s="16">
         <v>1</v>
       </c>
       <c r="F113" s="16">
         <v>2</v>
       </c>
       <c r="G113" s="16">
         <v>0</v>
       </c>
       <c r="H113" s="16">
         <v>0</v>
       </c>
       <c r="I113" s="16">
@@ -21412,52 +21728,55 @@
       </c>
       <c r="BB113" s="16">
         <v>0</v>
       </c>
       <c r="BC113" s="16">
         <v>0</v>
       </c>
       <c r="BD113" s="16">
         <v>0</v>
       </c>
       <c r="BE113" s="16">
         <v>0</v>
       </c>
       <c r="BF113" s="16">
         <v>0</v>
       </c>
       <c r="BG113" s="16">
         <v>0</v>
       </c>
       <c r="BH113" s="16">
         <v>0</v>
       </c>
       <c r="BI113" s="16">
         <v>0</v>
       </c>
+      <c r="BJ113" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="114" spans="1:61">
+    <row r="114" spans="1:62">
       <c r="A114" t="s">
         <v>105</v>
       </c>
       <c r="B114" s="16">
         <v>0</v>
       </c>
       <c r="C114" s="16">
         <v>0</v>
       </c>
       <c r="D114" s="16">
         <v>0</v>
       </c>
       <c r="E114" s="16">
         <v>0</v>
       </c>
       <c r="F114" s="16">
         <v>0</v>
       </c>
       <c r="G114" s="16">
         <v>0</v>
       </c>
       <c r="H114" s="16">
         <v>0</v>
       </c>
       <c r="I114" s="16">
@@ -21597,52 +21916,55 @@
       </c>
       <c r="BB114" s="16">
         <v>0</v>
       </c>
       <c r="BC114" s="16">
         <v>0</v>
       </c>
       <c r="BD114" s="16">
         <v>0</v>
       </c>
       <c r="BE114" s="16">
         <v>0</v>
       </c>
       <c r="BF114" s="16">
         <v>0</v>
       </c>
       <c r="BG114" s="16">
         <v>0</v>
       </c>
       <c r="BH114" s="16">
         <v>0</v>
       </c>
       <c r="BI114" s="16">
         <v>0</v>
       </c>
+      <c r="BJ114" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="115" spans="1:61">
+    <row r="115" spans="1:62">
       <c r="A115" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="16">
         <v>5</v>
       </c>
       <c r="C115" s="16">
         <v>3</v>
       </c>
       <c r="D115" s="16">
         <v>5</v>
       </c>
       <c r="E115" s="16">
         <v>4</v>
       </c>
       <c r="F115" s="16">
         <v>5</v>
       </c>
       <c r="G115" s="16">
         <v>2</v>
       </c>
       <c r="H115" s="16">
         <v>5</v>
       </c>
       <c r="I115" s="16">
@@ -21782,52 +22104,55 @@
       </c>
       <c r="BB115" s="16">
         <v>0</v>
       </c>
       <c r="BC115" s="16">
         <v>0</v>
       </c>
       <c r="BD115" s="16">
         <v>0</v>
       </c>
       <c r="BE115" s="16">
         <v>0</v>
       </c>
       <c r="BF115" s="16">
         <v>0</v>
       </c>
       <c r="BG115" s="16">
         <v>0</v>
       </c>
       <c r="BH115" s="16">
         <v>0</v>
       </c>
       <c r="BI115" s="16">
         <v>0</v>
       </c>
+      <c r="BJ115" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="116" spans="1:61">
+    <row r="116" spans="1:62">
       <c r="A116" t="s">
         <v>95</v>
       </c>
       <c r="B116" s="16">
         <v>0</v>
       </c>
       <c r="C116" s="16">
         <v>0</v>
       </c>
       <c r="D116" s="16">
         <v>0</v>
       </c>
       <c r="E116" s="16">
         <v>0</v>
       </c>
       <c r="F116" s="16">
         <v>0</v>
       </c>
       <c r="G116" s="16">
         <v>0</v>
       </c>
       <c r="H116" s="16">
         <v>0</v>
       </c>
       <c r="I116" s="16">
@@ -21967,52 +22292,55 @@
       </c>
       <c r="BB116" s="16">
         <v>0</v>
       </c>
       <c r="BC116" s="16">
         <v>0</v>
       </c>
       <c r="BD116" s="16">
         <v>0</v>
       </c>
       <c r="BE116" s="16">
         <v>0</v>
       </c>
       <c r="BF116" s="16">
         <v>0</v>
       </c>
       <c r="BG116" s="16">
         <v>0</v>
       </c>
       <c r="BH116" s="16">
         <v>0</v>
       </c>
       <c r="BI116" s="16">
         <v>0</v>
       </c>
+      <c r="BJ116" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="117" spans="1:61">
+    <row r="117" spans="1:62">
       <c r="A117" t="s">
         <v>99</v>
       </c>
       <c r="B117" s="16">
         <v>123</v>
       </c>
       <c r="C117" s="16">
         <v>101</v>
       </c>
       <c r="D117" s="16">
         <v>97</v>
       </c>
       <c r="E117" s="16">
         <v>111</v>
       </c>
       <c r="F117" s="16">
         <v>98</v>
       </c>
       <c r="G117" s="16">
         <v>93</v>
       </c>
       <c r="H117" s="16">
         <v>66</v>
       </c>
       <c r="I117" s="16">
@@ -22152,52 +22480,55 @@
       </c>
       <c r="BB117" s="16">
         <v>138</v>
       </c>
       <c r="BC117" s="16">
         <v>94</v>
       </c>
       <c r="BD117" s="16">
         <v>174</v>
       </c>
       <c r="BE117" s="16">
         <v>239</v>
       </c>
       <c r="BF117" s="16">
         <v>196</v>
       </c>
       <c r="BG117" s="16">
         <v>167</v>
       </c>
       <c r="BH117">
         <v>139</v>
       </c>
       <c r="BI117">
         <v>216</v>
       </c>
+      <c r="BJ117">
+        <v>138</v>
+      </c>
     </row>
-    <row r="118" spans="1:61">
+    <row r="118" spans="1:62">
       <c r="A118" t="s">
         <v>106</v>
       </c>
       <c r="B118" s="16">
         <v>4</v>
       </c>
       <c r="C118" s="16">
         <v>0</v>
       </c>
       <c r="D118" s="16">
         <v>0</v>
       </c>
       <c r="E118" s="16">
         <v>3</v>
       </c>
       <c r="F118" s="16">
         <v>5</v>
       </c>
       <c r="G118" s="16">
         <v>1</v>
       </c>
       <c r="H118" s="16">
         <v>1</v>
       </c>
       <c r="I118" s="16">
@@ -22337,52 +22668,55 @@
       </c>
       <c r="BB118" s="16">
         <v>0</v>
       </c>
       <c r="BC118" s="16">
         <v>1</v>
       </c>
       <c r="BD118" s="16">
         <v>0</v>
       </c>
       <c r="BE118" s="16">
         <v>2</v>
       </c>
       <c r="BF118" s="16">
         <v>0</v>
       </c>
       <c r="BG118" s="16">
         <v>1</v>
       </c>
       <c r="BH118" s="32" t="s">
         <v>118</v>
       </c>
       <c r="BI118" s="32" t="s">
         <v>118</v>
       </c>
+      <c r="BJ118" s="32">
+        <v>3</v>
+      </c>
     </row>
-    <row r="119" spans="1:61">
+    <row r="119" spans="1:62">
       <c r="A119" t="s">
         <v>98</v>
       </c>
       <c r="B119" s="16">
         <v>5</v>
       </c>
       <c r="C119" s="16">
         <v>6</v>
       </c>
       <c r="D119" s="16">
         <v>1</v>
       </c>
       <c r="E119" s="16">
         <v>2</v>
       </c>
       <c r="F119" s="16">
         <v>3</v>
       </c>
       <c r="G119" s="16">
         <v>4</v>
       </c>
       <c r="H119" s="16">
         <v>4</v>
       </c>
       <c r="I119" s="16">
@@ -22522,52 +22856,55 @@
       </c>
       <c r="BB119" s="16">
         <v>3</v>
       </c>
       <c r="BC119" s="16">
         <v>7</v>
       </c>
       <c r="BD119" s="16">
         <v>6</v>
       </c>
       <c r="BE119" s="16">
         <v>16</v>
       </c>
       <c r="BF119" s="16">
         <v>7</v>
       </c>
       <c r="BG119" s="16">
         <v>7</v>
       </c>
       <c r="BH119">
         <v>14</v>
       </c>
       <c r="BI119">
         <v>8</v>
       </c>
+      <c r="BJ119" s="16">
+        <v>19</v>
+      </c>
     </row>
-    <row r="120" spans="1:61">
+    <row r="120" spans="1:62">
       <c r="A120" t="s">
         <v>110</v>
       </c>
       <c r="B120" s="16">
         <v>2</v>
       </c>
       <c r="C120" s="16">
         <v>3</v>
       </c>
       <c r="D120" s="16">
         <v>1</v>
       </c>
       <c r="E120" s="16">
         <v>3</v>
       </c>
       <c r="F120" s="16">
         <v>1</v>
       </c>
       <c r="G120" s="16">
         <v>0</v>
       </c>
       <c r="H120" s="16">
         <v>2</v>
       </c>
       <c r="I120" s="16">
@@ -22707,52 +23044,55 @@
       </c>
       <c r="BB120" s="16">
         <v>0</v>
       </c>
       <c r="BC120" s="16">
         <v>0</v>
       </c>
       <c r="BD120" s="16">
         <v>0</v>
       </c>
       <c r="BE120" s="16">
         <v>0</v>
       </c>
       <c r="BF120" s="16">
         <v>0</v>
       </c>
       <c r="BG120" s="16">
         <v>0</v>
       </c>
       <c r="BH120" s="16">
         <v>0</v>
       </c>
       <c r="BI120" s="16">
         <v>0</v>
       </c>
+      <c r="BJ120" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="121" spans="1:61">
+    <row r="121" spans="1:62">
       <c r="A121" t="s">
         <v>96</v>
       </c>
       <c r="B121" s="16">
         <v>0</v>
       </c>
       <c r="C121" s="16">
         <v>0</v>
       </c>
       <c r="D121" s="16">
         <v>0</v>
       </c>
       <c r="E121" s="16">
         <v>0</v>
       </c>
       <c r="F121" s="16">
         <v>0</v>
       </c>
       <c r="G121" s="16">
         <v>0</v>
       </c>
       <c r="H121" s="16">
         <v>0</v>
       </c>
       <c r="I121" s="16">
@@ -22892,52 +23232,55 @@
       </c>
       <c r="BB121" s="16">
         <v>0</v>
       </c>
       <c r="BC121" s="16">
         <v>0</v>
       </c>
       <c r="BD121" s="16">
         <v>0</v>
       </c>
       <c r="BE121" s="16">
         <v>0</v>
       </c>
       <c r="BF121" s="16">
         <v>0</v>
       </c>
       <c r="BG121" s="16">
         <v>0</v>
       </c>
       <c r="BH121" s="16">
         <v>0</v>
       </c>
       <c r="BI121" s="16">
         <v>0</v>
       </c>
+      <c r="BJ121" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="122" spans="1:61">
+    <row r="122" spans="1:62">
       <c r="A122" t="s">
         <v>101</v>
       </c>
       <c r="B122" s="16">
         <v>22</v>
       </c>
       <c r="C122" s="16">
         <v>12</v>
       </c>
       <c r="D122" s="16">
         <v>28</v>
       </c>
       <c r="E122" s="16">
         <v>25</v>
       </c>
       <c r="F122" s="16">
         <v>21</v>
       </c>
       <c r="G122" s="16">
         <v>19</v>
       </c>
       <c r="H122" s="16">
         <v>16</v>
       </c>
       <c r="I122" s="16">
@@ -23077,52 +23420,55 @@
       </c>
       <c r="BB122" s="16">
         <v>35</v>
       </c>
       <c r="BC122" s="16">
         <v>23</v>
       </c>
       <c r="BD122" s="16">
         <v>33</v>
       </c>
       <c r="BE122" s="16">
         <v>69</v>
       </c>
       <c r="BF122" s="16">
         <v>30</v>
       </c>
       <c r="BG122" s="16">
         <v>39</v>
       </c>
       <c r="BH122">
         <v>53</v>
       </c>
       <c r="BI122">
         <v>47</v>
       </c>
+      <c r="BJ122" s="16">
+        <v>45</v>
+      </c>
     </row>
-    <row r="123" spans="1:61">
+    <row r="123" spans="1:62">
       <c r="A123" t="s">
         <v>102</v>
       </c>
       <c r="B123" s="16">
         <v>1</v>
       </c>
       <c r="C123" s="16">
         <v>0</v>
       </c>
       <c r="D123" s="16">
         <v>0</v>
       </c>
       <c r="E123" s="16">
         <v>0</v>
       </c>
       <c r="F123" s="16">
         <v>1</v>
       </c>
       <c r="G123" s="16">
         <v>2</v>
       </c>
       <c r="H123" s="16">
         <v>0</v>
       </c>
       <c r="I123" s="16">
@@ -23262,52 +23608,55 @@
       </c>
       <c r="BB123" s="16">
         <v>0</v>
       </c>
       <c r="BC123" s="16">
         <v>0</v>
       </c>
       <c r="BD123" s="16">
         <v>0</v>
       </c>
       <c r="BE123" s="16">
         <v>2</v>
       </c>
       <c r="BF123" s="16">
         <v>0</v>
       </c>
       <c r="BG123" s="16">
         <v>0</v>
       </c>
       <c r="BH123">
         <v>3</v>
       </c>
       <c r="BI123" s="32" t="s">
         <v>118</v>
       </c>
+      <c r="BJ123" s="32">
+        <v>2</v>
+      </c>
     </row>
-    <row r="124" spans="1:61">
+    <row r="124" spans="1:62">
       <c r="A124" t="s">
         <v>112</v>
       </c>
       <c r="B124" s="16">
         <v>0</v>
       </c>
       <c r="C124" s="16">
         <v>0</v>
       </c>
       <c r="D124" s="16">
         <v>0</v>
       </c>
       <c r="E124" s="16">
         <v>1</v>
       </c>
       <c r="F124" s="16">
         <v>0</v>
       </c>
       <c r="G124" s="16">
         <v>0</v>
       </c>
       <c r="H124" s="16">
         <v>0</v>
       </c>
       <c r="I124" s="16">
@@ -23447,52 +23796,55 @@
       </c>
       <c r="BB124" s="16">
         <v>0</v>
       </c>
       <c r="BC124" s="16">
         <v>0</v>
       </c>
       <c r="BD124" s="16">
         <v>0</v>
       </c>
       <c r="BE124" s="16">
         <v>0</v>
       </c>
       <c r="BF124" s="16">
         <v>0</v>
       </c>
       <c r="BG124" s="16">
         <v>0</v>
       </c>
       <c r="BH124" s="16">
         <v>0</v>
       </c>
       <c r="BI124" s="16">
         <v>0</v>
       </c>
+      <c r="BJ124" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="125" spans="1:61">
+    <row r="125" spans="1:62">
       <c r="A125" t="s">
         <v>107</v>
       </c>
       <c r="B125" s="16">
         <v>0</v>
       </c>
       <c r="C125" s="16">
         <v>0</v>
       </c>
       <c r="D125" s="16">
         <v>0</v>
       </c>
       <c r="E125" s="16">
         <v>0</v>
       </c>
       <c r="F125" s="16">
         <v>0</v>
       </c>
       <c r="G125" s="16">
         <v>0</v>
       </c>
       <c r="H125" s="16">
         <v>0</v>
       </c>
       <c r="I125" s="16">
@@ -23632,52 +23984,55 @@
       </c>
       <c r="BB125" s="16">
         <v>0</v>
       </c>
       <c r="BC125" s="16">
         <v>0</v>
       </c>
       <c r="BD125" s="16">
         <v>0</v>
       </c>
       <c r="BE125" s="16">
         <v>0</v>
       </c>
       <c r="BF125" s="16">
         <v>0</v>
       </c>
       <c r="BG125" s="16">
         <v>0</v>
       </c>
       <c r="BH125" s="16">
         <v>0</v>
       </c>
       <c r="BI125" s="16">
         <v>0</v>
       </c>
+      <c r="BJ125" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="126" spans="1:61">
+    <row r="126" spans="1:62">
       <c r="A126" t="s">
         <v>104</v>
       </c>
       <c r="B126" s="16">
         <v>1</v>
       </c>
       <c r="C126" s="16">
         <v>0</v>
       </c>
       <c r="D126" s="16">
         <v>0</v>
       </c>
       <c r="E126" s="16">
         <v>0</v>
       </c>
       <c r="F126" s="16">
         <v>0</v>
       </c>
       <c r="G126" s="16">
         <v>0</v>
       </c>
       <c r="H126" s="16">
         <v>0</v>
       </c>
       <c r="I126" s="16">
@@ -23817,52 +24172,55 @@
       </c>
       <c r="BB126" s="16">
         <v>0</v>
       </c>
       <c r="BC126" s="16">
         <v>0</v>
       </c>
       <c r="BD126" s="16">
         <v>2</v>
       </c>
       <c r="BE126" s="16">
         <v>1</v>
       </c>
       <c r="BF126" s="16">
         <v>0</v>
       </c>
       <c r="BG126" s="16">
         <v>0</v>
       </c>
       <c r="BH126" s="16">
         <v>0</v>
       </c>
       <c r="BI126" s="16">
         <v>0</v>
       </c>
+      <c r="BJ126" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="127" spans="1:61">
+    <row r="127" spans="1:62">
       <c r="A127" t="s">
         <v>100</v>
       </c>
       <c r="B127" s="16">
         <v>1</v>
       </c>
       <c r="C127" s="16">
         <v>0</v>
       </c>
       <c r="D127" s="16">
         <v>0</v>
       </c>
       <c r="E127" s="16">
         <v>0</v>
       </c>
       <c r="F127" s="16">
         <v>0</v>
       </c>
       <c r="G127" s="16">
         <v>0</v>
       </c>
       <c r="H127" s="16">
         <v>0</v>
       </c>
       <c r="I127" s="16">
@@ -24002,52 +24360,55 @@
       </c>
       <c r="BB127" s="16">
         <v>0</v>
       </c>
       <c r="BC127" s="16">
         <v>0</v>
       </c>
       <c r="BD127" s="16">
         <v>0</v>
       </c>
       <c r="BE127" s="16">
         <v>0</v>
       </c>
       <c r="BF127" s="16">
         <v>0</v>
       </c>
       <c r="BG127" s="16">
         <v>2</v>
       </c>
       <c r="BH127" s="16">
         <v>0</v>
       </c>
       <c r="BI127" s="16">
         <v>0</v>
       </c>
+      <c r="BJ127" s="16">
+        <v>0</v>
+      </c>
     </row>
-    <row r="128" spans="1:61">
+    <row r="128" spans="1:62">
       <c r="A128" t="s">
         <v>103</v>
       </c>
       <c r="B128" s="16">
         <v>0</v>
       </c>
       <c r="C128" s="16">
         <v>0</v>
       </c>
       <c r="D128" s="16">
         <v>1</v>
       </c>
       <c r="E128" s="16">
         <v>0</v>
       </c>
       <c r="F128" s="16">
         <v>0</v>
       </c>
       <c r="G128" s="16">
         <v>1</v>
       </c>
       <c r="H128" s="16">
         <v>1</v>
       </c>
       <c r="I128" s="16">
@@ -24187,52 +24548,55 @@
       </c>
       <c r="BB128" s="16">
         <v>0</v>
       </c>
       <c r="BC128" s="16">
         <v>0</v>
       </c>
       <c r="BD128" s="16">
         <v>0</v>
       </c>
       <c r="BE128" s="16">
         <v>1</v>
       </c>
       <c r="BF128" s="16">
         <v>0</v>
       </c>
       <c r="BG128" s="16">
         <v>0</v>
       </c>
       <c r="BH128" s="16">
         <v>0</v>
       </c>
       <c r="BI128" s="16">
         <v>0</v>
       </c>
+      <c r="BJ128" s="16">
+        <v>1</v>
+      </c>
     </row>
-    <row r="129" spans="1:61">
+    <row r="129" spans="1:62">
       <c r="A129" t="s">
         <v>97</v>
       </c>
       <c r="B129" s="16">
         <v>3</v>
       </c>
       <c r="C129" s="16">
         <v>1</v>
       </c>
       <c r="D129" s="16">
         <v>1</v>
       </c>
       <c r="E129" s="16">
         <v>4</v>
       </c>
       <c r="F129" s="16">
         <v>4</v>
       </c>
       <c r="G129" s="16">
         <v>3</v>
       </c>
       <c r="H129" s="16">
         <v>4</v>
       </c>
       <c r="I129" s="16">
@@ -24372,52 +24736,55 @@
       </c>
       <c r="BB129" s="16">
         <v>9</v>
       </c>
       <c r="BC129" s="16">
         <v>1</v>
       </c>
       <c r="BD129" s="16">
         <v>48</v>
       </c>
       <c r="BE129" s="16">
         <v>275</v>
       </c>
       <c r="BF129" s="16">
         <v>3</v>
       </c>
       <c r="BG129" s="16">
         <v>4</v>
       </c>
       <c r="BH129">
         <v>2</v>
       </c>
       <c r="BI129">
         <v>6</v>
       </c>
+      <c r="BJ129" s="16">
+        <v>8</v>
+      </c>
     </row>
-    <row r="130" spans="1:61">
+    <row r="130" spans="1:62">
       <c r="A130" s="26" t="s">
         <v>109</v>
       </c>
       <c r="B130" s="23">
         <v>0</v>
       </c>
       <c r="C130" s="23">
         <v>0</v>
       </c>
       <c r="D130" s="23">
         <v>0</v>
       </c>
       <c r="E130" s="23">
         <v>0</v>
       </c>
       <c r="F130" s="23">
         <v>0</v>
       </c>
       <c r="G130" s="23">
         <v>0</v>
       </c>
       <c r="H130" s="23">
         <v>0</v>
       </c>
       <c r="I130" s="23">
@@ -24557,125 +24924,128 @@
       </c>
       <c r="BB130" s="23">
         <v>0</v>
       </c>
       <c r="BC130" s="23">
         <v>0</v>
       </c>
       <c r="BD130" s="23">
         <v>0</v>
       </c>
       <c r="BE130" s="23">
         <v>0</v>
       </c>
       <c r="BF130" s="23">
         <v>0</v>
       </c>
       <c r="BG130" s="23">
         <v>0</v>
       </c>
       <c r="BH130" s="23">
         <v>0</v>
       </c>
       <c r="BI130" s="23">
         <v>0</v>
       </c>
+      <c r="BJ130" s="23">
+        <v>0</v>
+      </c>
     </row>
-    <row r="132" spans="1:61">
+    <row r="132" spans="1:62">
       <c r="A132" s="15" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Q132"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="N1" activePane="topRight" state="frozenSplit"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="L1" activePane="topRight" state="frozenSplit"/>
       <selection activeCell="A31" sqref="A31"/>
-      <selection pane="topRight" activeCell="P8" sqref="P8"/>
+      <selection pane="topRight" activeCell="P9" sqref="P9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="140" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="30" customHeight="1">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
     </row>
-    <row r="2" spans="1:17" ht="28.8">
+    <row r="2" spans="1:17" ht="28.5">
       <c r="A2" s="30" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="18.75" customHeight="1">
       <c r="A3" s="7"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="9" t="s">
         <v>120</v>
       </c>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="8" spans="1:17" ht="15.6">
+    <row r="8" spans="1:17" ht="15.75">
       <c r="A8" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B8" s="10">
         <v>2011</v>
       </c>
       <c r="C8" s="10">
         <f>B8+1</f>
         <v>2012</v>
       </c>
       <c r="D8" s="10">
         <f t="shared" ref="D8" si="0">C8+1</f>
         <v>2013</v>
       </c>
       <c r="E8" s="10">
         <f t="shared" ref="E8" si="1">D8+1</f>
         <v>2014</v>
       </c>
       <c r="F8" s="10">
         <f t="shared" ref="F8" si="2">E8+1</f>
         <v>2015</v>
       </c>
       <c r="G8" s="10">
         <f t="shared" ref="G8" si="3">F8+1</f>
         <v>2016</v>
@@ -26076,51 +26446,51 @@
       </c>
       <c r="Q29" s="3"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="3"/>
     </row>
     <row r="31" spans="1:17">
       <c r="Q31" s="3"/>
     </row>
-    <row r="32" spans="1:17" ht="15.6">
+    <row r="32" spans="1:17" ht="15.75">
       <c r="A32" s="10" t="s">
         <v>126</v>
       </c>
       <c r="B32" s="10">
         <v>2011</v>
       </c>
       <c r="C32" s="10">
         <f>B32+1</f>
         <v>2012</v>
       </c>
       <c r="D32" s="10">
         <f t="shared" ref="D32" si="13">C32+1</f>
         <v>2013</v>
       </c>
       <c r="E32" s="10">
         <f t="shared" ref="E32" si="14">D32+1</f>
         <v>2014</v>
       </c>
       <c r="F32" s="10">
         <f t="shared" ref="F32" si="15">E32+1</f>
         <v>2015</v>
       </c>
       <c r="G32" s="10">
         <f t="shared" ref="G32" si="16">F32+1</f>
         <v>2016</v>
@@ -26258,51 +26628,51 @@
       </c>
       <c r="L34" s="14">
         <f t="shared" si="25"/>
         <v>2.0622251180974103</v>
       </c>
       <c r="M34" s="14">
         <f t="shared" si="25"/>
         <v>2.4237230585153684</v>
       </c>
       <c r="N34" s="14">
         <f t="shared" si="25"/>
         <v>2.1290868724943701</v>
       </c>
       <c r="O34" s="14">
         <f t="shared" si="25"/>
         <v>1.5879342505938809</v>
       </c>
       <c r="P34" s="14">
         <f t="shared" ref="P34" si="26">P33/P9*100</f>
         <v>1.9489302067886647</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="Q35" s="3"/>
     </row>
-    <row r="36" spans="1:17" ht="15.6">
+    <row r="36" spans="1:17" ht="15.75">
       <c r="A36" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="29">
         <f>B37+B38</f>
         <v>1867</v>
       </c>
       <c r="C36" s="29">
         <f t="shared" ref="C36:P36" si="27">C37+C38</f>
         <v>1833</v>
       </c>
       <c r="D36" s="29">
         <f t="shared" si="27"/>
         <v>1836</v>
       </c>
       <c r="E36" s="29">
         <f t="shared" si="27"/>
         <v>1760</v>
       </c>
       <c r="F36" s="29">
         <f t="shared" si="27"/>
         <v>1728</v>
       </c>
       <c r="G36" s="29">
         <f t="shared" si="27"/>
@@ -26433,51 +26803,51 @@
       </c>
       <c r="L38" s="16">
         <v>405</v>
       </c>
       <c r="M38" s="16">
         <v>466</v>
       </c>
       <c r="N38" s="16">
         <v>417</v>
       </c>
       <c r="O38" s="16">
         <v>369</v>
       </c>
       <c r="P38" s="16">
         <v>467</v>
       </c>
       <c r="Q38" s="3"/>
     </row>
     <row r="39" spans="1:17">
       <c r="P39">
         <f>Trimestriel!BI39</f>
         <v>0</v>
       </c>
       <c r="Q39" s="3"/>
     </row>
-    <row r="40" spans="1:17" ht="15.6">
+    <row r="40" spans="1:17" ht="15.75">
       <c r="A40" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B40" s="29">
         <f t="shared" ref="B40:P40" si="28">SUM(B41:B61)</f>
         <v>1866</v>
       </c>
       <c r="C40" s="29">
         <f t="shared" si="28"/>
         <v>1833</v>
       </c>
       <c r="D40" s="29">
         <f t="shared" si="28"/>
         <v>1836</v>
       </c>
       <c r="E40" s="29">
         <f t="shared" si="28"/>
         <v>1760</v>
       </c>
       <c r="F40" s="29">
         <f t="shared" si="28"/>
         <v>1728</v>
       </c>
       <c r="G40" s="29">
         <f t="shared" si="28"/>
@@ -27561,51 +27931,51 @@
       <c r="I61" s="16">
         <v>1</v>
       </c>
       <c r="J61" s="16">
         <v>0</v>
       </c>
       <c r="K61" s="16">
         <v>0</v>
       </c>
       <c r="L61" s="16">
         <v>1</v>
       </c>
       <c r="M61" s="16">
         <v>0</v>
       </c>
       <c r="N61" s="16">
         <v>1</v>
       </c>
       <c r="O61" s="16">
         <v>0</v>
       </c>
       <c r="P61" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:17" ht="15.6">
+    <row r="63" spans="1:17" ht="15.75">
       <c r="A63" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B63" s="29">
         <f>SUM(B64:B82)</f>
         <v>1867</v>
       </c>
       <c r="C63" s="29">
         <f t="shared" ref="C63:P63" si="29">SUM(C64:C82)</f>
         <v>1833</v>
       </c>
       <c r="D63" s="29">
         <f t="shared" si="29"/>
         <v>1836</v>
       </c>
       <c r="E63" s="29">
         <f t="shared" si="29"/>
         <v>1760</v>
       </c>
       <c r="F63" s="29">
         <f t="shared" si="29"/>
         <v>1728</v>
       </c>
       <c r="G63" s="29">
         <f t="shared" si="29"/>
@@ -27760,51 +28130,51 @@
       </c>
       <c r="D66">
         <v>6</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
       <c r="F66">
         <v>3</v>
       </c>
       <c r="G66">
         <v>2</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
-      <c r="L66" s="16">
+      <c r="L66">
         <v>0</v>
       </c>
       <c r="M66" s="16">
         <v>0</v>
       </c>
       <c r="N66" s="16">
         <v>0</v>
       </c>
       <c r="O66" s="16">
         <v>0</v>
       </c>
       <c r="P66" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="16" t="s">
         <v>105</v>
       </c>
       <c r="B67" s="16">
         <v>1</v>
       </c>
       <c r="C67" s="16">
         <v>1</v>
       </c>
@@ -28596,51 +28966,51 @@
       </c>
       <c r="P82" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1"/>
       <c r="O83" s="1"/>
       <c r="P83" s="1"/>
     </row>
-    <row r="85" spans="1:16" ht="15.6">
+    <row r="85" spans="1:16" ht="15.75">
       <c r="A85" s="10" t="s">
         <v>127</v>
       </c>
       <c r="B85" s="10">
         <v>2011</v>
       </c>
       <c r="C85" s="10">
         <f>B85+1</f>
         <v>2012</v>
       </c>
       <c r="D85" s="10">
         <f t="shared" ref="D85" si="30">C85+1</f>
         <v>2013</v>
       </c>
       <c r="E85" s="10">
         <f t="shared" ref="E85" si="31">D85+1</f>
         <v>2014</v>
       </c>
       <c r="F85" s="10">
         <f t="shared" ref="F85" si="32">E85+1</f>
         <v>2015</v>
       </c>
       <c r="G85" s="10">
         <f t="shared" ref="G85" si="33">F85+1</f>
         <v>2016</v>
@@ -28773,51 +29143,51 @@
       <c r="K87" s="14">
         <f t="shared" si="42"/>
         <v>1.9474697835037853</v>
       </c>
       <c r="L87" s="14">
         <f t="shared" si="42"/>
         <v>1.712005212575338</v>
       </c>
       <c r="M87" s="14">
         <f t="shared" si="42"/>
         <v>2.1537018772131229</v>
       </c>
       <c r="N87" s="14">
         <f t="shared" si="42"/>
         <v>2.1147119423725025</v>
       </c>
       <c r="O87" s="14">
         <f t="shared" si="42"/>
         <v>2.3324777194968354</v>
       </c>
       <c r="P87" s="14">
         <f t="shared" si="42"/>
         <v>1.7794580148939982</v>
       </c>
     </row>
-    <row r="89" spans="1:16" ht="15.6">
+    <row r="89" spans="1:16" ht="15.75">
       <c r="A89" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="29">
         <f>SUM(B90:B109)</f>
         <v>1318</v>
       </c>
       <c r="C89" s="29">
         <f t="shared" ref="C89:P89" si="43">SUM(C90:C109)</f>
         <v>1357</v>
       </c>
       <c r="D89" s="29">
         <f t="shared" si="43"/>
         <v>1442</v>
       </c>
       <c r="E89" s="29">
         <f t="shared" si="43"/>
         <v>1451</v>
       </c>
       <c r="F89" s="29">
         <f t="shared" si="43"/>
         <v>1804</v>
       </c>
       <c r="G89" s="29">
         <f t="shared" si="43"/>
@@ -29858,51 +30228,51 @@
       </c>
       <c r="P109" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B110" s="25"/>
       <c r="C110" s="25"/>
       <c r="D110" s="25"/>
       <c r="E110" s="25"/>
       <c r="F110" s="25"/>
       <c r="G110" s="25"/>
       <c r="H110" s="25"/>
       <c r="I110" s="25"/>
       <c r="J110" s="25"/>
       <c r="K110" s="25"/>
       <c r="L110" s="25"/>
       <c r="M110" s="25"/>
       <c r="N110" s="25"/>
       <c r="O110" s="25"/>
       <c r="P110" s="25"/>
     </row>
-    <row r="111" spans="1:16" ht="15.6">
+    <row r="111" spans="1:16" ht="15.75">
       <c r="A111" s="11" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="29">
         <f>SUM(B112:B131)</f>
         <v>1318</v>
       </c>
       <c r="C111" s="29">
         <f t="shared" ref="C111" si="44">SUM(C112:C131)</f>
         <v>1357</v>
       </c>
       <c r="D111" s="29">
         <f t="shared" ref="D111" si="45">SUM(D112:D131)</f>
         <v>1442</v>
       </c>
       <c r="E111" s="29">
         <f t="shared" ref="E111" si="46">SUM(E112:E131)</f>
         <v>1451</v>
       </c>
       <c r="F111" s="29">
         <f t="shared" ref="F111" si="47">SUM(F112:F131)</f>
         <v>1804</v>
       </c>
       <c r="G111" s="29">
         <f t="shared" ref="G111" si="48">SUM(G112:G131)</f>